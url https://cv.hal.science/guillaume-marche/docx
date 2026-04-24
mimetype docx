--- v0 (2026-03-29)
+++ v1 (2026-04-24)
@@ -1121,2242 +1121,2242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">All Contentious Politics is Local: Studying the Occupy Movement from Below, in Oakland and Atlanta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.148.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Everyday Friendships: Intimacy as Freedom in a Complex World by Harry Blatterer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Mouvement, enracinement, fixité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mouvement, enracinement, fixité/ Movement, Place, Fixity, 2016/4 (149), pp.3-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfea.149.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Review of Everyday Friendships: Intimacy as Freedom in a Complex World by Harry Blatterer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Can Urban Gardening Really Do About Gentrification? A Case-Study of Three San Francisco Community Gardens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of American studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.11316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Fluid New York: Cosmopolitan Urbanism and the Green Imagination by May Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of American studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.11157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memoirs of Gay Militancy: A Methodological Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.270 - 290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14742837.2014.963546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flawed Science : mobilisations conservatrices, sexualité et discours scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 133 (3), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.133.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressivism and Resistance: Graffiti as an Infrapolitical Form of Protest against the War on Terror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 131 (1), pp.78-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.131.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Infrapolitics Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 131 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.131.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of &amp;quot;Raising Sexually Pure Kids&amp;quot;: Sexual Abstinence, Conservative Christians and American Politics by Claire Greslé-Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2012, http://www.cercles.com/review/r61/Kids.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Velut</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Contacts, Opportunities, and Criminal Enterprise by Carlo Morselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://www.cercles.com/review/r54/Morselli.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de De l’esclave au Président. Discours sur les familles noires aux États-Unis par Hélène Le Dantec-Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 | 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.5377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Les artistes et la politique. Terrains franco-américains dirigé par Violaine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 148 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfea.148.0098⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 130 (4), pp.125-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.130.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejas.11157⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issue-Choice, Messaging, and Organizing: A Sociological Approach to Three Ballot Measures in Colorado in 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.5261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militantisme et identités gaies et lesbiennes : quelle identité pour quels objectifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.3243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et politisation de l'homosexualité masculine : contiguïté ou imbrication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 114 (4), pp.88-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.114.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement gai et lesbien et stratégie de recours à la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.78-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Étude des mobilisations gaies et lesbiennes aux États-Unis : problèmes épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Charles V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.153-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of The Minority Rights Revolution by John D. Skrentny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, http://www.cercles.com/review/r24/skrentny.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejas.11316⟩</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arc-en-ciel et le mouvement gai et lesbien : réfraction, dispersion et instrumentalisation des identités collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Separate Roads to Feminism: Black, Chicana, and White Feminist Movements in America’s Second Wave by Benita Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, http://www.cercles.com/review/r19/roth.htm</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Flawed Science : mobilisations conservatrices, sexualité et discours scientifique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Women’s Movements Facing the Reconfigured State edited by Lee Ann Banaszak, Karen Beckwith, and Dieter Richt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, http://www.cercles.com/review/r16/banaszak.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domination, identité collective et mouvement social : le cas des mobilisations gaies et lesbiennes aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (2), pp.41-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les familles homosexuelles aux États-Unis : dissolution d'un mouvement social ou redéfinition de sa portée politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n° 133 (3), pp.67-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfea.133.0067⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 97 (3), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.097.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Reinventing the Male Homosexual: The Rhetoric and Power of the Gay Gene by Robert Alan Brookey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, http://www.cercles.com/review/r13/Brookey1103.htm</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Rebels, Rubyfruit, and Rhinestones. Queering Space in the Stonewall South by James T. Sears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, http://www.cercles.com/review/r4/sears.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement gai et lesbien américain face au SIDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143-144 (1), pp.185-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.143.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et action face au SIDA : les défis d’ACT UP à San Francisco et New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11, pp.223-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somewhere Inside the Rainbow: The Use of Marginality in the Lesbian and Gay Movement in the U.S.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22, pp.183-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1192 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995355v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03995356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité ethnique des Franco-Américains du Maine</w:t>
               </w:r>
@@ -3722,579 +3722,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Graffitis, émotions et rapport social esthétisé : étude d’exemples de San Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures urbaines, écritures exposées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, revue Biens symboliques/Symbolic Goods, Oct 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Living LGBTQ Social Movement Monument? Martin B. Duberman, Memoir-writing, and Modes of Self-patrimonialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monuments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nordic Association of American Studies (NAAS), Apr 2019, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, revue Biens symboliques/Symbolic Goods, Oct 2019, Marseille, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements LGBT aux États-Unis (1945-1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le melting pot culturel ? La culture aux États-Unis dans le second XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Histoire Européenne Comparée (CRHEC), Feb 2018, Creteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Histoire Européenne Comparée (CRHEC), Feb 2018, Creteil, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graffiti, Vandalism, Protest and Nonviolence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Movements and Protest: Nonviolent Strategies and the State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mobilization journal, May 2017, San Diego State University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mobilization journal, May 2017, San Diego State University, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Memoirs of Movement Participants Tell Us about LGBT Activism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multidisciplinary Approaches to Social Change, Protest, and Political Mobilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interdisciplinary Network for Social Protest Research (INSPR), Jun 2016, University of Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Interdisciplinary Network for Social Protest Research (INSPR), Jun 2016, University of Cambridge, United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexuality, Subjectivity, and LGBT Militancy in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Players and Arenas: The Interactive Dynamics of Protest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Netherlands Institute for Advanced Study in the Humanities and Social Sciences, Apr 2015, Wassenaar, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Netherlands Institute for Advanced Study in the Humanities and Social Sciences, Apr 2015, Wassenaar, Netherlands</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la compromission à l'instrumentalisation : “gays” comme objet du discours politique aux États-Unis de Clinton à Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours politique au Royaume-Uni, aux Canada et aux États-Unis depuis 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transferts Critiques et Dynamiques des Savoirs (TransCrit), May 2006, Université Paris 8 Vincennes-Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual and gender conformism, non-conformism, and anti-conformism in the War on Terror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conformism, Non-Conformism, and Anti-Conformism in the Culture of the United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of American Studies (EAAS), Apr 2006, University of Cyprus, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224361v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04224351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières identitaires et mouvement social gai et lesbien aux États-Unis</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement, enracinement, fixité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6710,51 +6710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouler Pavelic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glic&#233;ria Tupinamb&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ch.2024.101.3.86" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lavat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95823" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17488" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.10854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2021.3.1.78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30506-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planchou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18422/68-01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Servel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363460716677036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Velut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.148.0098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11316" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2014.963546" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.133.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.5261" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.130.0108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.5377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.3243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.114.0088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.321" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.097.0099" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.143.0185" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfea.1994.1531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Puloch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Elbaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouler Pavelic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glic&#233;ria Tupinamb&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ch.2024.101.3.86" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lavat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95823" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17488" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.10854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2021.3.1.78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30506-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planchou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18422/68-01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Servel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363460716677036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Velut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.148.0098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2014.963546" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.133.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.5377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.130.0108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.5261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.3243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.114.0088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.321" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.097.0099" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.143.0185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfea.1994.1531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Puloch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Elbaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>