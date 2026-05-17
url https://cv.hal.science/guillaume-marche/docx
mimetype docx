--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1376,887 +1376,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of Fluid New York: Cosmopolitan Urbanism and the Green Imagination by May Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of American studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.11157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What Can Urban Gardening Really Do About Gentrification? A Case-Study of Three San Francisco Community Gardens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejas.11316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejas.11157⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memoirs of Gay Militancy: A Methodological Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.270 - 290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14742837.2014.963546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flawed Science : mobilisations conservatrices, sexualité et discours scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 133 (3), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.133.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressivism and Resistance: Graffiti as an Infrapolitical Form of Protest against the War on Terror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 131 (1), pp.78-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.131.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Infrapolitics Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 131 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.131.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of &amp;quot;Raising Sexually Pure Kids&amp;quot;: Sexual Abstinence, Conservative Christians and American Politics by Claire Greslé-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://www.cercles.com/review/r61/Kids.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14742837.2014.963546⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issue-Choice, Messaging, and Organizing: A Sociological Approach to Three Ballot Measures in Colorado in 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.5261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Flawed Science : mobilisations conservatrices, sexualité et discours scientifique</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Les artistes et la politique. Terrains franco-américains dirigé par Violaine Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n° 133 (3), pp.67-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfea.133.0067⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 130 (4), pp.125-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.130.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Contacts, Opportunities, and Criminal Enterprise by Carlo Morselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://www.cercles.com/review/r54/Morselli.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfea.131.0003⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de De l’esclave au Président. Discours sur les familles noires aux États-Unis par Hélène Le Dantec-Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 | 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.5377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995548v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-03995300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militantisme et identités gaies et lesbiennes : quelle identité pour quels objectifs ?</w:t>
               </w:r>
@@ -3722,165 +3722,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Living LGBTQ Social Movement Monument? Martin B. Duberman, Memoir-writing, and Modes of Self-patrimonialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nordic Association of American Studies (NAAS), Apr 2019, Bergen, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Graffitis, émotions et rapport social esthétisé : étude d’exemples de San Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures urbaines, écritures exposées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, revue Biens symboliques/Symbolic Goods, Oct 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224339v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04224336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mouvements LGBT aux États-Unis (1945-1991)</w:t>
               </w:r>
@@ -6710,51 +6710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouler Pavelic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glic&#233;ria Tupinamb&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ch.2024.101.3.86" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lavat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95823" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17488" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.10854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2021.3.1.78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30506-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planchou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18422/68-01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Servel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363460716677036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Velut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.148.0098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2014.963546" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.133.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.5377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.130.0108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.5261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.3243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.114.0088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.321" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.097.0099" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.143.0185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfea.1994.1531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Puloch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Elbaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396232v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouler Pavelic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glic&#233;ria Tupinamb&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ch.2024.101.3.86" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lavat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95823" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17488" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.10854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2021.3.1.78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30506-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planchou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18422/68-01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Servel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363460716677036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Velut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.148.0098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11316" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2014.963546" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.133.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.5261" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.130.0108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.5377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.3243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.114.0088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.321" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.097.0099" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.143.0185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfea.1994.1531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.95112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17433" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Puloch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Elbaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>