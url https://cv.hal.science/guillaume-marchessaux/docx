--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -66,4044 +66,4312 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Warming and the Spread of the Introduced Jellyfish Cassiopea andromeda : Thermal Niche and Habitat Suitability in the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Mapping the trophic ecology of the invasive American blue crab Callinectes sapidus: a global scoping review across native and invaded ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Fumarola</w:t>
+                <w:t xml:space="preserve">Oumayma Chkili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Leoni</w:t>
+                <w:t xml:space="preserve">Manuele Massimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+                <w:t xml:space="preserve">Marie Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Piraino</w:t>
+                <w:t xml:space="preserve">Daniela Giannetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (10), </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 337, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.70548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331736v1</w:t>
+                <w:t xml:space="preserve">hal-05602769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic and long-term trends in Berre Lagoon (Provence, France): a shift towards alien-dominated assemblages?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific predation of the non-native invasive American blue crab Callinectes sapidus on the Mediterranean mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Massimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Astruch</w:t>
+                <w:t xml:space="preserve">Paride Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schohn</w:t>
+                <w:t xml:space="preserve">Mülkibar Çiftçioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric André</w:t>
+                <w:t xml:space="preserve">Sercan Yapıcı</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Belloni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+                <w:t xml:space="preserve">Önder Yıldırım</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.39056⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 173, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-026-04812-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060131v1</w:t>
+                <w:t xml:space="preserve">hal-05574673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing marine protected areas with effective ecological and environmental data integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Warming and the Spread of the Introduced Jellyfish Cassiopea andromeda : Thermal Niche and Habitat Suitability in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Fumarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Hoppit</w:t>
+                <w:t xml:space="preserve">Valentina Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristiina Nurkse</w:t>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imtiyaz Beleem</w:t>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Cadoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tasman Crowe</w:t>
+                <w:t xml:space="preserve">Stefano Piraino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114119⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331735v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic scaling of an invasive mussel depends on temperature and chemical cues from an invasive predator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaotic and long-term trends in Berre Lagoon (Provence, France): a shift towards alien-dominated assemblages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Astruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojsava Gjoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+                <w:t xml:space="preserve">Thomas Schohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D S Glazier</w:t>
+                <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J S Wesner</w:t>
+                <w:t xml:space="preserve">Bruno Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bosch-Belmar</w:t>
+                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (6), </w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.199-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2024.0066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12681/mms.39056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856908v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy” [Sci. Total Environ. vol. 954 (2024), article number: 176291]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing marine protected areas with effective ecological and environmental data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barré</w:t>
+                <w:t xml:space="preserve">George Hoppit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mauclert</w:t>
+                <w:t xml:space="preserve">Kristiina Nurkse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Lombardini</w:t>
+                <w:t xml:space="preserve">Imtiyaz Beleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric D.H. Durieux</w:t>
+                <w:t xml:space="preserve">Nicoletta Cadoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasman Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177242⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.114119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250286v1</w:t>
+                <w:t xml:space="preserve">hal-05331735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The expansion of the Atlantic–Mediterranean ghost crab Ocypode cursor (Linnaeus, 1758): Distribution, environmental niches and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojsava Gjoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Francesco Tantillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Bejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04856917v1</w:t>
+                <w:t xml:space="preserve">hal-04856910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we control marine invasive alien species by eating them? The case of Callinectes sapidus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metabolic scaling of an invasive mussel depends on temperature and chemical cues from an invasive predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojsava Gjoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D S Glazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J S Wesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bosch-Belmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2024.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/es-15056-290219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04856911v1</w:t>
+                <w:t xml:space="preserve">hal-04856908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using species population structure to assist in management and decision-making in the fight against invasive species: The case of the Atlantic blue crab Callinectes sapidus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy” [Sci. Total Environ. vol. 954 (2024), article number: 176291]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mauclert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lombardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D.H. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e03168⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, pp.177242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250264v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden gems: Scattered knowledge hampered freshwater jellyfish research over the past one‐and‐a‐half centuries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Lüskow</w:t>
+                <w:t xml:space="preserve">Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Bezio</w:t>
+                <w:t xml:space="preserve">Nathalie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Caputo</w:t>
+                <w:t xml:space="preserve">Virginie Mauclert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xupeng Chi</w:t>
+                <w:t xml:space="preserve">Katia Lombardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri J Dumont</w:t>
+                <w:t xml:space="preserve">Eric D.H. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70350⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 954, pp.176291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856916v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of thermal performance analysis to improve conservation management: The case of the invasive Red Sea swimming blue crab Portunus segnis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we control marine invasive alien species by eating them? The case of Callinectes sapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Sibella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wafa Rjiba Bahri</w:t>
+                <w:t xml:space="preserve">Marie Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Marsiglia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonino Abbruzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.e03071. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (2), pp.art19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e03071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/es-15056-290219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856912v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expansion of the Atlantic–Mediterranean ghost crab Ocypode cursor (Linnaeus, 1758): Distribution, environmental niches and future perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using species population structure to assist in management and decision-making in the fight against invasive species: The case of the Atlantic blue crab Callinectes sapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Veyssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D.H. Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+                <w:t xml:space="preserve">Marie Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.4119⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.e03168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e03168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856910v1</w:t>
+                <w:t xml:space="preserve">hal-05250264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive blue crabs and small-scale fisheries in the Mediterranean sea: Local ecological knowledge, impacts and future management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+                <w:t xml:space="preserve">Hidden gems: Scattered knowledge hampered freshwater jellyfish research over the past one‐and‐a‐half centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lüskow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Mangano</w:t>
+                <w:t xml:space="preserve">Nicholas Bezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Bizzarri</w:t>
+                <w:t xml:space="preserve">Luciano Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charaf M’rabet</w:t>
+                <w:t xml:space="preserve">Xupeng Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Principato</w:t>
+                <w:t xml:space="preserve">Henri J Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 148, pp.105461. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.e70350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856905v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of size-based population structure, sexual maturity and fecundity: A study of the invasive blue crab Callinectes sapidus (Rathbun, 1896) in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The use of thermal performance analysis to improve conservation management: The case of the invasive Red Sea swimming blue crab Portunus segnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouia Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chaffai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Rjiba Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Marsiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289611⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.e03071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e03071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856903v1</w:t>
+                <w:t xml:space="preserve">hal-04856912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval connectivity of the invasive blue crabs Callinectes sapidus and Portunus segnis in the Mediterranean Sea: A step toward improved cross border management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The use of an unmanned aerial vehicle to investigate habitat use and behavior of invasive blue crab in Mediterranean microhabitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bizzarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Marsiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Ponzè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Sarà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115272⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.31332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856901v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of an unmanned aerial vehicle to investigate habitat use and behavior of invasive blue crab in Mediterranean microhabitats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Invasive blue crabs and small-scale fisheries in the Mediterranean sea: Local ecological knowledge, impacts and future management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bizzarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charaf M’rabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Principato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.31332⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.105461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856900v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive blue crab Callinectes sapidus thermal response: Predicting metabolic suitability maps under future warming Mediterranean scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Environmental drivers of size-based population structure, sexual maturity and fecundity: A study of the invasive blue crab Callinectes sapidus (Rathbun, 1896) in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojsava Gjoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1055404⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0289611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856895v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Temperature Facilitates Polyp Spreading and Medusa Appearance of the Invasive Hydrozoan Craspedacusta sowerbii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Larval connectivity of the invasive blue crabs Callinectes sapidus and Portunus segnis in the Mediterranean Sea: A step toward improved cross border management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evgeny A Pakhomov</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristèle Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11081100⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.115272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856898v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary assessment of the impact of invasive gelatinous zooplankton in a French Mediterranean lagoon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Increasing Temperature Facilitates Polyp Spreading and Medusa Appearance of the Invasive Hydrozoan Craspedacusta sowerbii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lüskow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny A Pakhomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11081100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02930-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04353261v1</w:t>
+                <w:t xml:space="preserve">hal-04856898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of Mnemiopsis leidyi in the French Mediterranean lagoons along the Gulf of Lion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The invasive blue crab Callinectes sapidus thermal response: Predicting metabolic suitability maps under future warming Mediterranean scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Bosch-Belmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrezia Cilenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2021.101995⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1055404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856883v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First overview on trophic relationships of the invasive ctenophore &amp;lt;i&amp;gt;Mnemiopsis leidyi&amp;lt;/i&amp;gt; in a Mediterranean coastal lagoon (Berre Lagoon, France): benthic–pelagic coupling evidenced by carbon and nitrogen stable isotope composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An interdisciplinary assessment of the impact of invasive gelatinous zooplankton in a French Mediterranean lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101570⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02930-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362598v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the current and future global distribution of the invasive freshwater hydrozoan Craspedacusta sowerbii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Expansion of Mnemiopsis leidyi in the French Mediterranean lagoons along the Gulf of Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evgeny A Pakhomov</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Belloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-02525-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (2), pp.101995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2021.101995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856885v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation assessment of the invasive ctenophore Mnemiopsis leidyi in a French Mediterranean lagoon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Predicting the current and future global distribution of the invasive freshwater hydrozoan Craspedacusta sowerbii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thibault</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lüskow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny A Pakhomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbab002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.23099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-02525-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396639v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of regulation, education practices and socio-economic perceptions of non-native aquatic species in the Balkans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belma Kalamujić Stroil</w:t>
+                <w:t xml:space="preserve">First overview on trophic relationships of the invasive ctenophore &amp;lt;i&amp;gt;Mnemiopsis leidyi&amp;lt;/i&amp;gt; in a Mediterranean coastal lagoon (Berre Lagoon, France): benthic–pelagic coupling evidenced by carbon and nitrogen stable isotope composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Giannetto</w:t>
+                <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
+                <w:t xml:space="preserve">Mélanie Ourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gavrilović</w:t>
+                <w:t xml:space="preserve">D. Bănaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25225/jvb.21047⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.101570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856887v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of the introduced ctenophore Mnemiopsis leidyi A. Agassiz, 1865 in a lagoon system within the River Rhône delta (southeast France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Predation assessment of the invasive ctenophore Mnemiopsis leidyi in a French Mediterranean lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Nicolas</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crivelli</w:t>
+                <w:t xml:space="preserve">Justine Gadreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Befeld</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.3.03⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (2), pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbab002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211082v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refugia area for the ctenophore Mnemiopsis leidyi A. Agassiz 1865 in the Berre Lagoon (southeast France): The key to its persistence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+                <w:t xml:space="preserve">An assessment of regulation, education practices and socio-economic perceptions of non-native aquatic species in the Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Piria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faure</w:t>
+                <w:t xml:space="preserve">Belma Kalamujić Stroil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Giannetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristele Chevalier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Gavrilović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39, pp.101409. </w:t>
+              <w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25225/jvb.21047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919347v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the management of the saltmarshes of Hyeres (Provence, France) using an ecosystem-based approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to study the social-ecological impacts of invasive species: the case of the ctenophore Mnemiopsis leidyi in Berre lagoon (Southeast France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342463v1</w:t>
+                <w:t xml:space="preserve">hal-04856894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Calanques: a land of science and source of inspiration - Feedback on artist-researcher collaboration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Presence of the introduced ctenophore Mnemiopsis leidyi A. Agassiz, 1865 in a lagoon system within the River Rhône delta (southeast France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Befeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Contournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0538⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.471-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873786v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and ingestion rates of the freshwater jellyfish Craspedacusta sowerbii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Refugia area for the ctenophore Mnemiopsis leidyi A. Agassiz 1865 in the Berre Lagoon (southeast France): The key to its persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bejean</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.101409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbaa047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046245v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From frustules to medusae: A new culture system for the study of the invasive hydrozoan &amp;lt;i&amp;gt;Craspedacusta sowerbii&amp;lt;/i&amp;gt; in the laboratory</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving the management of the saltmarshes of Hyeres (Provence, France) using an ecosystem-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Astruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lasceve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856874v1</w:t>
+                <w:t xml:space="preserve">hal-03342463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to study the social-ecological impacts of invasive species: the case of the ctenophore Mnemiopsis leidyi in Berre lagoon (Southeast France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Calanques: a land of science and source of inspiration - Feedback on artist-researcher collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanta Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gadreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856894v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The freshwater jellyfish Craspedacusta sowerbii Lankester, 1880: an overview of its distribution in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Growth and ingestion rates of the freshwater jellyfish Craspedacusta sowerbii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Belloni</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbaa047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532480v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of the invasive jellyfish Gonionemus vertens A. Agassiz, 1862 in the Berre Lagoon, southeast France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From frustules to medusae: A new culture system for the study of the invasive hydrozoan &amp;lt;i&amp;gt;Craspedacusta sowerbii&amp;lt;/i&amp;gt; in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bejean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2017.6.4.06⟩</w:t>
+              <w:t xml:space="preserve">Invertebrate Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ivb.12308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708706v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The freshwater jellyfish Craspedacusta sowerbii Lankester, 1880: an overview of its distribution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gadreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (4), pp.201-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First report of the invasive jellyfish Gonionemus vertens A. Agassiz, 1862 in the Berre Lagoon, southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gadreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Ourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp.339 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2017.6.4.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trophic relationships between metazooplankton communities and their plankton food sources in the Iles Eparses (Western Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.18-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2016.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4113,154 +4381,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the management of Hyères saltmarshes (Provence, France) using an ecosystem-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Astruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. F. Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lascève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOMARS 2020, International Workshop on Ecosystem Based Management, 4-5 February 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4270,143 +4538,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'invasion à l'assiette : les recettes à base de crabes bleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Sarà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Ben Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département des Science de la Terre et de la Mer (DISTEM) de l’Université de Palerme (Italie). pp.142, 2023, 978-88-940049-5-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4416,147 +4684,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movements and habitat use of the invasive blue crab Callinectes sapidus in a Mediterranean coastal lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dominique Henri Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Veyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Etourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4566,151 +4834,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Babène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bellia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Francois Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GREC-PACA. 2017, pp.1-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4720,114 +4988,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’anthroposystème emblématique de l’étang de Berre : approches écosystémique et sociologique de l’impact du cténaire invasif Mnemiopsis leidyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Aix-Marseille Université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02143401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4974,51 +5242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fumarola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Leoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchessaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sar&#224;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piraino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.39056" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hoppit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Nurkse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiyaz Beleem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Cadoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasman Crowe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojsava Gjoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Glazier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wesner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch-Belmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2024.0066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176291" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sibella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Abbruzzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-15056-290219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Veyssiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03168" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#252;skow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bezio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Caputo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xupeng Chi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri J Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chaffai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rjiba Bahri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Marsiglia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Francesco Tantillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bejean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Mangano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bizzarri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M&#8217;rabet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Principato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105461" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289611" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115272" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Ponz&#232;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.31332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Bosch-Belmar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cilenti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1055404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bejean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A Pakhomov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thibault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02930-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856883v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.101995" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ourgaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101570" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02525-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03396639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gadreaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbab002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Piria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kalamuji&#263; Stroil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giannetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gavrilovi&#263;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.21047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211082v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crivelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Befeld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Contournet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.3.03" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101409" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasceve" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873786v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Rao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0538" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12308" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01708706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.4.06" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chappuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.02.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Boudouresque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rjiba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Souissi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250411v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dominique Henri Durieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Etourneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02143401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Massimino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giannetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;lkibar &#199;ift&#231;io&#287;lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercan Yap&#305;c&#305;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-026-04812-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fumarola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Leoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchessaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sar&#224;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piraino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70548" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.39056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hoppit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Nurkse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiyaz Beleem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Cadoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasman Crowe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojsava Gjoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Francesco Tantillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bejean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Glazier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wesner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch-Belmar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2024.0066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176291" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sibella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Abbruzzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-15056-290219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Veyssiere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03168" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#252;skow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bezio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Caputo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xupeng Chi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri J Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chaffai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rjiba Bahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Marsiglia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bizzarri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Ponz&#232;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.31332" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Mangano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M&#8217;rabet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Principato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105461" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289611" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bejean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A Pakhomov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081100" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856895v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Bosch-Belmar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cilenti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lago" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1055404" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thibault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02930-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856883v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.101995" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02525-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ourgaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101570" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03396639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gadreaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbab002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Piria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kalamuji&#263; Stroil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gavrilovi&#263;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.21047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crivelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Befeld" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Contournet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.3.03" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101409" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasceve" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Rao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0538" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12308" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01708706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.4.06" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chappuis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.02.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Boudouresque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rjiba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Souissi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dominique Henri Durieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Corre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Etourneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02143401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>