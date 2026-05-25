--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -66,4312 +66,4550 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the trophic ecology of the invasive American blue crab Callinectes sapidus: a global scoping review across native and invaded ecosystems</w:t>
+                <w:t xml:space="preserve">A Functional Trait‐Based Approach to Mapping Climate‐Driven Changes in Temperature‐Dependent Feeding Suitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Chkili</w:t>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuele Massimino</w:t>
+                <w:t xml:space="preserve">Sadi Aksu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garrido</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109901⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.73623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05602769v1</w:t>
+                <w:t xml:space="preserve">hal-05612753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific predation of the non-native invasive American blue crab Callinectes sapidus on the Mediterranean mussel Mytilus galloprovincialis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mapping the trophic ecology of the invasive American blue crab Callinectes sapidus: a global scoping review across native and invaded ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Chkili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Massimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paride Balzani</w:t>
+                <w:t xml:space="preserve">Marie Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mülkibar Çiftçioğlu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Önder Yıldırım</w:t>
+                <w:t xml:space="preserve">Daniela Giannetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-026-04812-x⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574673v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Warming and the Spread of the Introduced Jellyfish Cassiopea andromeda : Thermal Niche and Habitat Suitability in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific predation of the non-native invasive American blue crab Callinectes sapidus on the Mediterranean mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Massimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paride Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mülkibar Çiftçioğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Fumarola</w:t>
+                <w:t xml:space="preserve">Sercan Yapıcı</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Leoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefano Piraino</w:t>
+                <w:t xml:space="preserve">Önder Yıldırım</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.70548⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 173, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-026-04812-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331736v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic and long-term trends in Berre Lagoon (Provence, France): a shift towards alien-dominated assemblages?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+                <w:t xml:space="preserve">When invasions go unnoticed: Public perception of the freshwater jellyfish &amp;lt;i&amp;gt;Craspedacusta sowerbii&amp;lt;/i&amp;gt; in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristína Slovák Švolíková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Števove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Giannetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.39056⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.70344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060131v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing marine protected areas with effective ecological and environmental data integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tasman Crowe</w:t>
+                <w:t xml:space="preserve">Global Warming and the Spread of the Introduced Jellyfish Cassiopea andromeda : Thermal Niche and Habitat Suitability in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Fumarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Piraino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114119⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331735v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expansion of the Atlantic–Mediterranean ghost crab Ocypode cursor (Linnaeus, 1758): Distribution, environmental niches and future perspectives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chaotic and long-term trends in Berre Lagoon (Provence, France): a shift towards alien-dominated assemblages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Astruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.4119⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.199-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.39056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856910v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic scaling of an invasive mussel depends on temperature and chemical cues from an invasive predator</w:t>
+                <w:t xml:space="preserve">Enhancing marine protected areas with effective ecological and environmental data integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojsava Gjoni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Bosch-Belmar</w:t>
+                <w:t xml:space="preserve">George Hoppit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiina Nurkse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiyaz Beleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Cadoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasman Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2024.0066⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.114119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856908v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy” [Sci. Total Environ. vol. 954 (2024), article number: 176291]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Metabolic scaling of an invasive mussel depends on temperature and chemical cues from an invasive predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojsava Gjoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D S Glazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J S Wesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric D.H. Durieux</w:t>
+                <w:t xml:space="preserve">M. Bosch-Belmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177242⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2024.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250286v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy” [Sci. Total Environ. vol. 954 (2024), article number: 176291]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mauclert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Lombardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D.H. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 954, pp.176291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176291⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 955, pp.177242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856917v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we control marine invasive alien species by eating them? The case of Callinectes sapidus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Salinity tolerance of the invasive blue crab Callinectes sapidus: From global to local, a new tool for implementing management strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mauclert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lombardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D.H. Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/es-15056-290219⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 954, pp.176291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856911v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using species population structure to assist in management and decision-making in the fight against invasive species: The case of the Atlantic blue crab Callinectes sapidus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Can we control marine invasive alien species by eating them? The case of Callinectes sapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Sibella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Veyssiere</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Antonino Abbruzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Sarà</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.e03168. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (2), pp.art19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e03168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/es-15056-290219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250264v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden gems: Scattered knowledge hampered freshwater jellyfish research over the past one‐and‐a‐half centuries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using species population structure to assist in management and decision-making in the fight against invasive species: The case of the Atlantic blue crab Callinectes sapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lüskow</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitri Veyssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D.H. Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70350⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.e03168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e03168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856916v1</w:t>
+                <w:t xml:space="preserve">hal-05250264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of thermal performance analysis to improve conservation management: The case of the invasive Red Sea swimming blue crab Portunus segnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouia Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Chaffai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rjiba Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Marsiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54, pp.e03071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e03071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of an unmanned aerial vehicle to investigate habitat use and behavior of invasive blue crab in Mediterranean microhabitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+                <w:t xml:space="preserve">Hidden gems: Scattered knowledge hampered freshwater jellyfish research over the past one‐and‐a‐half centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lüskow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bezio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xupeng Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Bizzarri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri J Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.31332⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.e70350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856900v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive blue crabs and small-scale fisheries in the Mediterranean sea: Local ecological knowledge, impacts and future management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The expansion of the Atlantic–Mediterranean ghost crab Ocypode cursor (Linnaeus, 1758): Distribution, environmental niches and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojsava Gjoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Francesco Tantillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Mangano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Bejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105461⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856905v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of size-based population structure, sexual maturity and fecundity: A study of the invasive blue crab Callinectes sapidus (Rathbun, 1896) in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Invasive blue crabs and small-scale fisheries in the Mediterranean sea: Local ecological knowledge, impacts and future management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bizzarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charaf M’rabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Principato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289611⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.105461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856903v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval connectivity of the invasive blue crabs Callinectes sapidus and Portunus segnis in the Mediterranean Sea: A step toward improved cross border management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Environmental drivers of size-based population structure, sexual maturity and fecundity: A study of the invasive blue crab Callinectes sapidus (Rathbun, 1896) in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojsava Gjoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Sarà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0289611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04856901v1</w:t>
+                <w:t xml:space="preserve">hal-04856903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Temperature Facilitates Polyp Spreading and Medusa Appearance of the Invasive Hydrozoan Craspedacusta sowerbii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Larval connectivity of the invasive blue crabs Callinectes sapidus and Portunus segnis in the Mediterranean Sea: A step toward improved cross border management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny A Pakhomov</w:t>
+                <w:t xml:space="preserve">Cristèle Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (8), pp.1100. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.115272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology11081100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856898v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive blue crab Callinectes sapidus thermal response: Predicting metabolic suitability maps under future warming Mediterranean scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The use of an unmanned aerial vehicle to investigate habitat use and behavior of invasive blue crab in Mediterranean microhabitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bizzarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Marsiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Bosch-Belmar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolo Ponzè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1055404⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.31332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856895v1</w:t>
+                <w:t xml:space="preserve">hal-04856900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary assessment of the impact of invasive gelatinous zooplankton in a French Mediterranean lagoon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Increasing Temperature Facilitates Polyp Spreading and Medusa Appearance of the Invasive Hydrozoan Craspedacusta sowerbii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lüskow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny A Pakhomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-022-02930-3⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11081100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353261v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of Mnemiopsis leidyi in the French Mediterranean lagoons along the Gulf of Lion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The invasive blue crab Callinectes sapidus thermal response: Predicting metabolic suitability maps under future warming Mediterranean scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Bosch-Belmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrezia Cilenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2021.101995⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1055404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856883v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the current and future global distribution of the invasive freshwater hydrozoan Craspedacusta sowerbii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An interdisciplinary assessment of the impact of invasive gelatinous zooplankton in a French Mediterranean lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evgeny A Pakhomov</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-022-02930-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-02525-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04856885v1</w:t>
+                <w:t xml:space="preserve">hal-04353261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First overview on trophic relationships of the invasive ctenophore &amp;lt;i&amp;gt;Mnemiopsis leidyi&amp;lt;/i&amp;gt; in a Mediterranean coastal lagoon (Berre Lagoon, France): benthic–pelagic coupling evidenced by carbon and nitrogen stable isotope composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Expansion of Mnemiopsis leidyi in the French Mediterranean lagoons along the Gulf of Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (2), pp.101995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2021.101995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362598v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation assessment of the invasive ctenophore Mnemiopsis leidyi in a French Mediterranean lagoon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Predicting the current and future global distribution of the invasive freshwater hydrozoan Craspedacusta sowerbii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lüskow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Belloni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thibault</w:t>
+                <w:t xml:space="preserve">Gianluca Sarà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny A Pakhomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbab002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.23099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-02525-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396639v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of regulation, education practices and socio-economic perceptions of non-native aquatic species in the Balkans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First overview on trophic relationships of the invasive ctenophore &amp;lt;i&amp;gt;Mnemiopsis leidyi&amp;lt;/i&amp;gt; in a Mediterranean coastal lagoon (Berre Lagoon, France): benthic–pelagic coupling evidenced by carbon and nitrogen stable isotope composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bănaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Piria</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ana Gavrilović</w:t>
+                <w:t xml:space="preserve">Loic Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25225/jvb.21047⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.101570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856887v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to study the social-ecological impacts of invasive species: the case of the ctenophore Mnemiopsis leidyi in Berre lagoon (Southeast France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Predation assessment of the invasive ctenophore Mnemiopsis leidyi in a French Mediterranean lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gadreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (2), pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbab002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856894v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of the introduced ctenophore Mnemiopsis leidyi A. Agassiz, 1865 in a lagoon system within the River Rhône delta (southeast France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An assessment of regulation, education practices and socio-economic perceptions of non-native aquatic species in the Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crivelli</w:t>
+                <w:t xml:space="preserve">Marina Piria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Befeld</w:t>
+                <w:t xml:space="preserve">Belma Kalamujić Stroil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Giannetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Serhan Tarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Contournet</w:t>
+                <w:t xml:space="preserve">Ana Gavrilović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (3), pp.471-481. </w:t>
+              <w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.3.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25225/jvb.21047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211082v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refugia area for the ctenophore Mnemiopsis leidyi A. Agassiz 1865 in the Berre Lagoon (southeast France): The key to its persistence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Presence of the introduced ctenophore Mnemiopsis leidyi A. Agassiz, 1865 in a lagoon system within the River Rhône delta (southeast France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faure</w:t>
+                <w:t xml:space="preserve">Delphine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristele Chevalier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Befeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Contournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101409⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.471-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919347v1</w:t>
+                <w:t xml:space="preserve">hal-03211082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the management of the saltmarshes of Hyeres (Provence, France) using an ecosystem-based approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
+                <w:t xml:space="preserve">Refugia area for the ctenophore Mnemiopsis leidyi A. Agassiz 1865 in the Berre Lagoon (southeast France): The key to its persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Faget</w:t>
+                <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Changeux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.101409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342463v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Calanques: a land of science and source of inspiration - Feedback on artist-researcher collaboration</w:t>
+                <w:t xml:space="preserve">Improving the management of the saltmarshes of Hyeres (Provence, France) using an ecosystem-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanta Rao</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Astruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lasceve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873786v1</w:t>
+                <w:t xml:space="preserve">hal-03342463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and ingestion rates of the freshwater jellyfish Craspedacusta sowerbii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Calanques: a land of science and source of inspiration - Feedback on artist-researcher collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanta Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gadreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbaa047⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046245v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From frustules to medusae: A new culture system for the study of the invasive hydrozoan &amp;lt;i&amp;gt;Craspedacusta sowerbii&amp;lt;/i&amp;gt; in the laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Growth and ingestion rates of the freshwater jellyfish Craspedacusta sowerbii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ivb.12308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbaa047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856874v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The freshwater jellyfish Craspedacusta sowerbii Lankester, 1880: an overview of its distribution in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">From frustules to medusae: A new culture system for the study of the invasive hydrozoan &amp;lt;i&amp;gt;Craspedacusta sowerbii&amp;lt;/i&amp;gt; in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Belloni</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Invertebrate Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ivb.12308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532480v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of the invasive jellyfish Gonionemus vertens A. Agassiz, 1862 in the Berre Lagoon, southeast France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How to study the social-ecological impacts of invasive species: the case of the ctenophore Mnemiopsis leidyi in Berre lagoon (Southeast France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2017.6.4.06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01708706v1</w:t>
+                <w:t xml:space="preserve">hal-04856894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The freshwater jellyfish Craspedacusta sowerbii Lankester, 1880: an overview of its distribution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gadreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (4), pp.201-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First report of the invasive jellyfish Gonionemus vertens A. Agassiz, 1862 in the Berre Lagoon, southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gadreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Ourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp.339 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2017.6.4.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trophic relationships between metazooplankton communities and their plankton food sources in the Iles Eparses (Western Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.18-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2016.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4381,154 +4619,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the management of Hyères saltmarshes (Provence, France) using an ecosystem-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Astruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. F. Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lascève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOMARS 2020, International Workshop on Ecosystem Based Management, 4-5 February 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4538,143 +4776,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'invasion à l'assiette : les recettes à base de crabes bleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Sarà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Ben Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département des Science de la Terre et de la Mer (DISTEM) de l’Université de Palerme (Italie). pp.142, 2023, 978-88-940049-5-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4684,147 +4922,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movements and habitat use of the invasive blue crab Callinectes sapidus in a Mediterranean coastal lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dominique Henri Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Veyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Etourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4834,151 +5072,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Babène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bellia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Francois Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GREC-PACA. 2017, pp.1-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4988,114 +5226,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’anthroposystème emblématique de l’étang de Berre : approches écosystémique et sociologique de l’impact du cténaire invasif Mnemiopsis leidyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Aix-Marseille Université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02143401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5242,51 +5480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Massimino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giannetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;lkibar &#199;ift&#231;io&#287;lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercan Yap&#305;c&#305;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-026-04812-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fumarola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Leoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchessaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sar&#224;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piraino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70548" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.39056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hoppit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Nurkse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiyaz Beleem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Cadoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasman Crowe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojsava Gjoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Francesco Tantillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bejean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Glazier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wesner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch-Belmar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2024.0066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176291" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sibella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Abbruzzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-15056-290219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Veyssiere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03168" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#252;skow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bezio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Caputo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xupeng Chi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri J Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chaffai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rjiba Bahri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Marsiglia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bizzarri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Ponz&#232;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.31332" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Mangano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M&#8217;rabet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Principato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105461" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289611" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115272" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bejean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A Pakhomov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081100" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856895v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Bosch-Belmar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cilenti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lago" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1055404" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thibault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02930-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856883v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.101995" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02525-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ourgaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101570" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03396639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gadreaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbab002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Piria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kalamuji&#263; Stroil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gavrilovi&#263;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.21047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crivelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Befeld" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Contournet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.3.03" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101409" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasceve" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Rao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0538" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12308" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01708706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.4.06" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chappuis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.02.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Boudouresque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rjiba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Souissi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dominique Henri Durieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Corre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Etourneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02143401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchessaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Aksu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73623" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Massimino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giannetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109901" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;lkibar &#199;ift&#231;io&#287;lu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercan Yap&#305;c&#305;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-026-04812-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;na Slov&#225;k &#352;vol&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora &#352;tevove" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70344" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fumarola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Leoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sar&#224;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piraino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70548" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.39056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hoppit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Nurkse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiyaz Beleem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Cadoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasman Crowe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114119" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojsava Gjoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Glazier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wesner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch-Belmar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2024.0066" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mauclert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lombardini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177242" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sibella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Abbruzzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-15056-290219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Veyssiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chaffai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rjiba Bahri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Marsiglia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#252;skow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bezio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Caputo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xupeng Chi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri J Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70350" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Francesco Tantillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bejean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Mangano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bizzarri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M&#8217;rabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Principato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105461" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289611" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Ponz&#232;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.31332" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856898v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bejean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A Pakhomov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081100" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Bosch-Belmar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cilenti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lago" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1055404" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thibault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02930-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856883v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.101995" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02525-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ourgaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101570" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03396639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gadreaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbab002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Piria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Kalamuji&#263; Stroil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gavrilovi&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.21047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211082v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crivelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Befeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Contournet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.3.03" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101409" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342463v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasceve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Rao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0538" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046245v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12308" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01708706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.4.06" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chappuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.02.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Boudouresque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lasc&#232;ve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rjiba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Souissi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250411v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dominique Henri Durieux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Corre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Etourneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02143401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>