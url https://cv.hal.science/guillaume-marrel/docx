--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guillaume Marrel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directeur de l'Institut Culture, Patrimoine, Société numérique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -193,50 +199,62 @@
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UPR 3788 •JPEG – Laboratoire des sciences Juridiques, Politique, Économiques et de Gestion</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Domaines de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Sociologie du personnel politique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Cumul des mandats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporalités politiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emplois du temps et agendas d'élus</w:t>
@@ -6040,191 +6058,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The Creation of Institutional Expertise at the European Parliament: Legal Capital and Political Resources of the Members of the Constitutionnal Affairs Committee&amp;quot;, p. 147-170.</w:t>
+                <w:t xml:space="preserve">The Construction of Institutional Expertise Within the European Parliament. The Legal and Political Resources of the Members of the Constitutional Affairs Committee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Godmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruno de Witte et Antoine Vauchez (eds.), Lawyering Europe. European Law as a Transnational Social Field, Oxford, Hart Publishing, collection « Modern Studies in European Law », 2013,</w:t>
+              <w:t xml:space="preserve"> LAWYERING EUROPE : European Law as a Transnational Social Field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858171v1</w:t>
+                <w:t xml:space="preserve">hal-01323182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Construction of Institutional Expertise Within the European Parliament. The Legal and Political Resources of the Members of the Constitutional Affairs Committee</w:t>
+                <w:t xml:space="preserve">« The Creation of Institutional Expertise at the European Parliament: Legal Capital and Political Resources of the Members of the Constitutionnal Affairs Committee&amp;quot;, p. 147-170.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Godmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> LAWYERING EUROPE : European Law as a Transnational Social Field</w:t>
+              <w:t xml:space="preserve">Bruno de Witte et Antoine Vauchez (eds.), Lawyering Europe. European Law as a Transnational Social Field, Oxford, Hart Publishing, collection « Modern Studies in European Law », 2013,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323182v1</w:t>
+                <w:t xml:space="preserve">hal-01858171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion managériale, adaptations professionnelles ou survie institutionnelle ? Les enjeux de la mise en place d’un nouveau logiciel de gestion et de suivi des parcours des adhérents d’un PLIE</w:t>
               </w:r>
@@ -7844,51 +7862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A63C25E"/>
+    <w:nsid w:val="7ECDBC48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7992,51 +8010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9254FDC5"/>
+    <w:nsid w:val="65EC9B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8226,51 +8244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-marrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4020-3446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076467813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/laboratoire/laboratoires-en-sciences-humaines-et-sociales/upr-3788-jpeg-laboratoire-sciences-juridiques-politique-economiques-gestion/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Duprat-Lassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04927308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parent Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Planche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.821.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315570552" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.337-356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02467435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03602133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nadjem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01692296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147543" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0083" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03174055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01691408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-marrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4020-3446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076467813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/laboratoire/laboratoires-en-sciences-humaines-et-sociales/upr-3788-jpeg-laboratoire-sciences-juridiques-politique-economiques-gestion/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Duprat-Lassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04927308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parent Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Planche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.821.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315570552" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.337-356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02467435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03602133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nadjem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01692296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147543" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0083" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03174055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01691408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>