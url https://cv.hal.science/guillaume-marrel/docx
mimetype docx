--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -7267,224 +7267,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête nationale sur les conseillers régionaux élus en 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux : Enquête nationale par questionnaire auprès des Directeurs d’aide et d’action sociales des départements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEPEL - LBNC pour l'ARF. 2011</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323218v1</w:t>
+                <w:t xml:space="preserve">hal-01323212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux : Enquête nationale par questionnaire auprès des Directeurs d’aide et d’action sociales des départements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête nationale sur les conseillers régionaux élus en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé). 2011</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Troupel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEPEL - LBNC pour l'ARF. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323212v1</w:t>
+                <w:t xml:space="preserve">hal-01323218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et instruments de management dans les services d'aide et d'action sociales des conseils généraux. Enquête nationale par questionnaire auprès des Directeurs d'aide et d'action sociales des départements (au printemps 2011)</w:t>
               </w:r>
@@ -7862,51 +7862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ECDBC48"/>
+    <w:nsid w:val="EC6316B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8010,51 +8010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65EC9B6D"/>
+    <w:nsid w:val="F1DDC92B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8244,51 +8244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-marrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4020-3446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076467813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/laboratoire/laboratoires-en-sciences-humaines-et-sociales/upr-3788-jpeg-laboratoire-sciences-juridiques-politique-economiques-gestion/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Duprat-Lassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04927308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parent Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Planche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.821.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315570552" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.337-356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02467435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03602133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nadjem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01692296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147543" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0083" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03174055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01691408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-marrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4020-3446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076467813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/laboratoire/laboratoires-en-sciences-humaines-et-sociales/upr-3788-jpeg-laboratoire-sciences-juridiques-politique-economiques-gestion/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Duprat-Lassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04927308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parent Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Planche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.821.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315570552" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.337-356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02467435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03602133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nadjem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01692296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147543" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0083" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03174055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01691408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>