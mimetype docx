--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -7267,224 +7267,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux : Enquête nationale par questionnaire auprès des Directeurs d’aide et d’action sociales des départements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête nationale sur les conseillers régionaux élus en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé). 2011</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Troupel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEPEL - LBNC pour l'ARF. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323212v1</w:t>
+                <w:t xml:space="preserve">hal-01323218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête nationale sur les conseillers régionaux élus en 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques et instruments de management dans les services d’aide et d’action sociales des conseils généraux : Enquête nationale par questionnaire auprès des Directeurs d’aide et d’action sociales des départements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEPEL - LBNC pour l'ARF. 2011</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANDASS (Association Nationale des Directeurs de l’Action Sociale et de Santé). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323218v1</w:t>
+                <w:t xml:space="preserve">hal-01323212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et instruments de management dans les services d'aide et d'action sociales des conseils généraux. Enquête nationale par questionnaire auprès des Directeurs d'aide et d'action sociales des départements (au printemps 2011)</w:t>
               </w:r>
@@ -7749,52 +7749,257 @@
               <w:t xml:space="preserve">Science politique. Université d'Avignon, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01383159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner par les architectures informatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (2), 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.152.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités du politique [Vol. 25 N° 2 de : Pôle Sud]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25-2, pp.187, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00173840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7862,51 +8067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC6316B6"/>
+    <w:nsid w:val="A92A11F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8010,51 +8215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F1DDC92B"/>
+    <w:nsid w:val="4D29D492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8244,51 +8449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-marrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4020-3446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076467813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/laboratoire/laboratoires-en-sciences-humaines-et-sociales/upr-3788-jpeg-laboratoire-sciences-juridiques-politique-economiques-gestion/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Duprat-Lassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04927308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parent Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Planche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.821.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315570552" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.337-356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02467435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03602133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nadjem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01692296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147543" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0083" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03174055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01691408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-marrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4020-3446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076467813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/laboratoire/laboratoires-en-sciences-humaines-et-sociales/upr-3788-jpeg-laboratoire-sciences-juridiques-politique-economiques-gestion/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Duprat-Lassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04927308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parent Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Planche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vermeirsche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.019.0021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.821.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315570552" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.152.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.337-356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Troupel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02467435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Hamzaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03602133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nadjem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01692296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147543" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lagier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0083" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03174055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01691408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01383159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>