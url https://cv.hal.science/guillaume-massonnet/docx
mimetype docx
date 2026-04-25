--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -100,4355 +100,4688 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5261-6304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">909594054</w:t>
+          <w:t xml:space="preserve">178328820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-approximation algorithms for two variants of the static stochastic joint replenishment problem</w:t>
+                <w:t xml:space="preserve">Unambiguous automata transition reduction: an application to personnel scheduling *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gautier Stauffer</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509909v1</w:t>
+                <w:t xml:space="preserve">hal-05564485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabu search for a multi-mode RCPSP with generalized precedence and sequence-dependent setup time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptistin Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.111142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Kernel Learning Uncertainty Set for Robust Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-approximation algorithms for two variants of the static stochastic joint replenishment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Loger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+                <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/ijoc.2022.0330⟩</w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.107321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556151v1</w:t>
+                <w:t xml:space="preserve">hal-05509909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering-based solution approach for a capacitated lot-sizing problem on parallel machines with sequence-dependent setups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate Kernel Learning Uncertainty Set for Robust Combinatorial Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Loger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Larroche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (3), pp.705-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1995792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/ijoc.2022.0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364941v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Approximation Algorithms for the One-Warehouse Multi-Retailer Problem Under General Cost Structures and Capacity Constraints</w:t>
+                <w:t xml:space="preserve">Clustering-based solution approach for a capacitated lot-sizing problem on parallel machines with sequence-dependent setups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lucien Gayon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">François Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/moor.2016.0830⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1995792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978078v1</w:t>
+                <w:t xml:space="preserve">hal-03364941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant approximation algorithms for the one warehouse multiple retailers problem with backlog or lost-sales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Approximation Algorithms for the One-Warehouse Multi-Retailer Problem Under General Cost Structures and Capacity Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lucien Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 250 (1), pp.155-163. </w:t>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (3), pp.854-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.10.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/moor.2016.0830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284347v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation algorithms for deterministic continous-review inventory lot-sizing problems with time-varying demand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Constant approximation algorithms for the one warehouse multiple retailers problem with backlog or lost-sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 250 (1), pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.10.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation algorithms for deterministic continous-review inventory lot-sizing problems with time-varying demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 234 (3), pp.641-649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de Lagrangien Augmenté assistée par apprentissage par renforcement pour la maintenance d'une ligne d'assemblage hybride série-parallèle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception et dimensionnement d’un réseau de transport sous incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534954v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single machine scheduling problem with speed-dependent degradation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode de Lagrangien Augmenté assistée par apprentissage par renforcement pour la maintenance d'une ligne d'assemblage hybride série-parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massonnet Guillaume</w:t>
+                <w:t xml:space="preserve">Chen Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980860v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Q-Learning Approach for Preventive Maintenance of Multi-Component System under Random Shocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joint Optimization of Production and Condition-Based Maintenance with Speed-Dependent Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICORES 2026: 15th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.122-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014418600004055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05453078v1</w:t>
+                <w:t xml:space="preserve">hal-05562067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation basée sur les données d'un problème de localisation d'entrepôts et tournées de véhicules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Medina</w:t>
+                <w:t xml:space="preserve">Single machine scheduling problem with speed-dependent degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durrieu Maëlys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayon Jean-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massonnet Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Kosgodagan-Dalla Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976258v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Hedging for the Freight Transportation Network Scheduling Problem with uncertain travel times</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deep Q-Learning Approach for Preventive Maintenance of Multi-Component System under Random Shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Medina</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. pp.2760-2765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136181v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et maintenance avec dégradation dépendante de la vitesse de production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimisation basée sur les données d'un problème de localisation d'entrepôts et tournées de véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 : 3ème congrès annuel de la Société d'Automatique, de Génie Industriel et de Productique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364415v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Hedging pour la planification d'un réseau de transport de marchandises sous incertitudes temporelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Progressive Hedging for the Freight Transportation Network Scheduling Problem with uncertain travel times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">VeRoLog 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trento, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973545v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning methods for preventive maintenance and machine replacement problem with second-hand equipment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Production et maintenance avec dégradation dépendante de la vitesse de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lucien Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Kosgodagan-Dalla Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASE 2024: IEEE 20th International Conference on Automation Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGIP 2025 : 3ème congrès annuel de la Société d'Automatique, de Génie Industriel et de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Mulhouse (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001594v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Automata Reduction Procedure to Improve MIP regular Formulations of Personnel Scheduling Problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Progressive Hedging pour la planification d'un réseau de transport de marchandises sous incertitudes temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria I Restrepo</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Practice and Theory of Automated Timetabling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938334v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid three-phase method for MRCPSP with generalized precedence and sequence dependent setup time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reinforcement Learning methods for preventive maintenance and machine replacement problem with second-hand equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Operations Research 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CASE 2024: IEEE 20th International Conference on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.1377-1382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945565v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating uncertain travel times in the Service Network Scheduling Problem with Hub Processing Capacities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Finite Automata Reduction Procedure to Improve MIP regular Formulations of Personnel Scheduling Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Medina</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSL 2024: 11th INFORMS Transportation Science and Logistics Society Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Practice and Theory of Automated Timetabling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684768v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven distributionally robust approach for the joint chance-constrained location routing problem with uncertain demands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid three-phase method for MRCPSP with generalized precedence and sequence dependent setup time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptistin Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odysseus 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Operations Research 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Operations Research Society (GOR); Austrian Society for Operations Research (ÖGOR); Swiss Operations Research Society (SVOR/ASRO), Sep 2024, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032962v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'incertitudes temporelles dans la planification d'un réseau de transport de marchandises à capacités limitées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Integrating uncertain travel times in the Service Network Scheduling Problem with Hub Processing Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">TSL 2024: 11th INFORMS Transportation Science and Logistics Society Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683516v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode tabou pour un problème de RCPSP multi-mode avec précédences généralisées</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Data-driven distributionally robust approach for the joint chance-constrained location routing problem with uncertain demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023: 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Odysseus 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118903v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust inventory management under joint demand and lead time uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intégration d'incertitudes temporelles dans la planification d'un réseau de transport de marchandises à capacités limitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Medina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011259v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhance the Performance of a Supply Chain via Option Contracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode tabou pour un problème de RCPSP multi-mode avec précédences généralisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptistin Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooya Hedayatinia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eva Epoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production and Operations Management Society (POMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2023: 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358211v1</w:t>
+                <w:t xml:space="preserve">hal-04118903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating the Newsvendor Problem through Call Option Contracts in Decentralized Supply Chains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robust inventory management under joint demand and lead time uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Minner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the French Finance Association (AFFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303540v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation d'un ensemble d'incertitude pour l'optimisation robuste dirigée par les données</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhance the Performance of a Supply Chain via Option Contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooya Hedayatinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">Production and Operations Management Society (POMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596172v1</w:t>
+                <w:t xml:space="preserve">hal-04358211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Tractability of SVC-based Robust Optimization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mitigating the Newsvendor Problem through Call Option Contracts in Decentralized Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooya Hedayatinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference of the French Finance Association (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832914v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle pour un problème d'ordonnancement de type RCPSP multi-mode avec précédences généralisées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approximation d'un ensemble d'incertitude pour l'optimisation robuste dirigée par les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595336v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Put Option Contracts in Newsvendor Model with Bankruptcy Risk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modèle pour un problème d'ordonnancement de type RCPSP multi-mode avec précédences généralisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptistin Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337506v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Phase Method for the Capacitated Lot-Sizing Problem with Sequence Dependent Setups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Tractability of SVC-based Robust Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Loger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Larroche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.719 - 724, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_74⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03364929v1</w:t>
+                <w:t xml:space="preserve">hal-03832914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust data driven approach to supply planning.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Put Option Contracts in Newsvendor Model with Bankruptcy Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooya Hedayatinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IMT Atlantique, Sep 2021, Nantes, France. pp.169-178, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.167-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03545577v1</w:t>
+                <w:t xml:space="preserve">hal-03337506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Impact of Demand Volatility and Return Policies on a Price-setting Newsvendor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Three-Phase Method for the Capacitated Lot-Sizing Problem with Sequence Dependent Setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 : 21st IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.694-702, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03018612v1</w:t>
+                <w:t xml:space="preserve">hal-03364929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de résolution d'un problème industriel de lot-sizing avec réglages dépendant de la séquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust data driven approach to supply planning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Loger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Larroche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Atlantique, Sep 2021, Nantes, France. pp.169-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365352v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal policy for the Capacitated Lot Sizing Problem with financing of the Working Capital Requirement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Impact of Demand Volatility and Return Policies on a Price-setting Newsvendor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooya Hedayatinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2020 : 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, France. pp.10843-10848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02190119v1</w:t>
+                <w:t xml:space="preserve">hal-03018612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de lot sizing avec contraintes de capacité et financement du besoin en fond de roulement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approche de résolution d'un problème industriel de lot-sizing avec réglages dépendant de la séquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Saccoman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049435v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sampling matheuristic for the location inventory routing problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Problème de lot sizing avec contraintes de capacité et financement du besoin en fond de roulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Saccoman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop XXIV of the EURO Working Group on Locational Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980057v1</w:t>
+                <w:t xml:space="preserve">hal-02049435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Forecasts of Bike-Sharing Systems for Journey Planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An optimal policy for the Capacitated Lot Sizing Problem with financing of the Working Capital Requirement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th ACM International Conference on Information and Knowledge Management (CIKM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2806416.2806569⟩</w:t>
+              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.975-980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185840v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and heuristic solutions based on dynamic programming for mixed model assembly line sequencing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A sampling matheuristic for the location inventory routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE44 &amp; IMSS'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Istamboul, Turkey</w:t>
+              <w:t xml:space="preserve">Workshop XXIV of the EURO Working Group on Locational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064346v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constant Approximation for the One-Warehouse Multiretailers problem with backorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Forecasts of Bike-Sharing Systems for Journey Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gautier Stauffer</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Reijsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24th ACM International Conference on Information and Knowledge Management (CIKM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2806416.2806569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800191v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation algorithms for continuous-review inventory problems with time-varying parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exact and heuristic solutions based on dynamic programming for mixed model assembly line sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Quebec, Canada. pp.1-10</w:t>
+              <w:t xml:space="preserve">CIE44 &amp; IMSS'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Istamboul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800293v1</w:t>
+                <w:t xml:space="preserve">hal-01064346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approximation algorithms for continuous-review inventory problems with time-varying parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Quebec, Canada. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Constant Approximation for the One-Warehouse Multiretailers problem with backorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INCOM 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.1487 - 1492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A simple and fast 2-approximation algorithm for the one warehouse multi-retailer problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM-SIAM Symposium on Discrete Algorithms (SODA) 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4458,160 +4791,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel et Industrie du Futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Coullon. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.62, 2019, Mathématiques et Informatique, 9782356715760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4621,130 +4954,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genetic Algorithm for a capacitated lot-sizing problem with lost sales, overtimes, and safety stock constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Le Badezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4754,147 +5087,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight MDD Integration for Global Constraints: the Multi-Cumulatives Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT ATLANTIQUE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4904,114 +5237,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes d'approximation pour la gestion de stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013GRENM034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00992384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5079,51 +5412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98700E2D"/>
+    <w:nsid w:val="8B348478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5310,51 +5643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-massonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5261-6304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/909594054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stauffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Carvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1995792" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0830" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.10.054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.09.037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durrieu Ma&#235;lys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kosgodagan Dalla Torre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayon Jean-Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnet Guillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Durrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kosgodagan-Dalla Torre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Epoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Hedayatinia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832914v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.492" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_74" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545577v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2871" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.321" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saccoman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Reijsbergen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Tribastone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Badezet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-massonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5261-6304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178328820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Carvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stauffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107321" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0330" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1995792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0830" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.10.054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.09.037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raymond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Durrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Torre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014418600004055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durrieu Ma&#235;lys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayon Jean-Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnet Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kosgodagan-Dalla Torre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.464" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711460" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Epoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Hedayatinia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832914v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.492" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_74" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2871" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saccoman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Reijsbergen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Tribastone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806569" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Badezet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>