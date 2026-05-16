--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">178328820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ro9IR6MAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,891 +194,891 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unambiguous automata transition reduction: an application to personnel scheduling *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabu search for a multi-mode RCPSP with generalized precedence and sequence-dependent setup time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptistin Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.111142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-approximation algorithms for two variants of the static stochastic joint replenishment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 62, pp.107321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Kernel Learning Uncertainty Set for Robust Combinatorial Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Loger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (3), pp.705-937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/ijoc.2022.0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering-based solution approach for a capacitated lot-sizing problem on parallel machines with sequence-dependent setups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2021.1995792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Approximation Algorithms for the One-Warehouse Multi-Retailer Problem Under General Cost Structures and Capacity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lucien Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (3), pp.854-875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/moor.2016.0830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant approximation algorithms for the one warehouse multiple retailers problem with backlog or lost-sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 250 (1), pp.155-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation algorithms for deterministic continous-review inventory lot-sizing problems with time-varying demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 234 (3), pp.641-649. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.09.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1067,3721 +1088,3721 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et dimensionnement d’un réseau de transport sous incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de Lagrangien Augmenté assistée par apprentissage par renforcement pour la maintenance d'une ligne d'assemblage hybride série-parallèle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Optimization of Production and Condition-Based Maintenance with Speed-Dependent Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Maëlys Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICORES 2026: 15th International Conference on Operations Research and Enterprise Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.122-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014418600004055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534954v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Production and Condition-Based Maintenance with Speed-Dependent Degradation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une méthode de Lagrangien Augmenté assistée par apprentissage par renforcement pour la maintenance d'une ligne d'assemblage hybride série-parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORES 2026: 15th International Conference on Operations Research and Enterprise Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562067v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single machine scheduling problem with speed-dependent degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durrieu Maëlys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayon Jean-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massonnet Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Kosgodagan-Dalla Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Q-Learning Approach for Preventive Maintenance of Multi-Component System under Random Shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025</w:t>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. pp.2760-2765, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation basée sur les données d'un problème de localisation d'entrepôts et tournées de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Hedging for the Freight Transportation Network Scheduling Problem with uncertain travel times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VeRoLog 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trento, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et maintenance avec dégradation dépendante de la vitesse de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lucien Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Kosgodagan-Dalla Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGIP 2025 : 3ème congrès annuel de la Société d'Automatique, de Génie Industriel et de Productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Hedging pour la planification d'un réseau de transport de marchandises sous incertitudes temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning methods for preventive maintenance and machine replacement problem with second-hand equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASE 2024: IEEE 20th International Conference on Automation Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.1377-1382, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Automata Reduction Procedure to Improve MIP regular Formulations of Personnel Scheduling Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Practice and Theory of Automated Timetabling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid three-phase method for MRCPSP with generalized precedence and sequence dependent setup time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptistin Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Operations Research 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Operations Research Society (GOR); Austrian Society for Operations Research (ÖGOR); Swiss Operations Research Society (SVOR/ASRO), Sep 2024, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating uncertain travel times in the Service Network Scheduling Problem with Hub Processing Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSL 2024: 11th INFORMS Transportation Science and Logistics Society Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven distributionally robust approach for the joint chance-constrained location routing problem with uncertain demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odysseus 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'incertitudes temporelles dans la planification d'un réseau de transport de marchandises à capacités limitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode tabou pour un problème de RCPSP multi-mode avec précédences généralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptistin Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Epoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023: 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust inventory management under joint demand and lead time uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Minner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhance the Performance of a Supply Chain via Option Contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooya Hedayatinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production and Operations Management Society (POMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating the Newsvendor Problem through Call Option Contracts in Decentralized Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooya Hedayatinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the French Finance Association (AFFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation d'un ensemble d'incertitude pour l'optimisation robuste dirigée par les données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle pour un problème d'ordonnancement de type RCPSP multi-mode avec précédences généralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptistin Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Tractability of SVC-based Robust Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Loger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.719 - 724, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Put Option Contracts in Newsvendor Model with Bankruptcy Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooya Hedayatinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.167-174, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Phase Method for the Capacitated Lot-Sizing Problem with Sequence Dependent Setups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.694-702, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust data driven approach to supply planning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Atlantique, Sep 2021, Nantes, France. pp.169-178, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Impact of Demand Volatility and Return Policies on a Price-setting Newsvendor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooya Hedayatinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 : 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, France. pp.10843-10848, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de résolution d'un problème industriel de lot-sizing avec réglages dépendant de la séquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème de lot sizing avec contraintes de capacité et financement du besoin en fond de roulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saccoman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal policy for the Capacitated Lot Sizing Problem with financing of the Working Capital Requirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.975-980, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sampling matheuristic for the location inventory routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop XXIV of the EURO Working Group on Locational Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Forecasts of Bike-Sharing Systems for Journey Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniël Reijsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Tribastone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th ACM International Conference on Information and Knowledge Management (CIKM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2806416.2806569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and heuristic solutions based on dynamic programming for mixed model assembly line sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE44 &amp; IMSS'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Istamboul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation algorithms for continuous-review inventory problems with time-varying parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Quebec, Canada. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constant Approximation for the One-Warehouse Multiretailers problem with backorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOM 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.1487 - 1492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and fast 2-approximation algorithm for the one warehouse multi-retailer problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM-SIAM Symposium on Discrete Algorithms (SODA) 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4791,160 +4812,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel et Industrie du Futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Coullon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.62, 2019, Mathématiques et Informatique, 9782356715760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4954,130 +4975,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genetic Algorithm for a capacitated lot-sizing problem with lost sales, overtimes, and safety stock constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Le Badezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5087,147 +5108,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight MDD Integration for Global Constraints: the Multi-Cumulatives Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT ATLANTIQUE. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5237,114 +5258,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes d'approximation pour la gestion de stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013GRENM034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00992384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5412,51 +5433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B348478"/>
+    <w:nsid w:val="9C788F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5643,51 +5664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-massonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5261-6304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178328820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Carvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stauffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107321" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0330" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1995792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0830" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.10.054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.09.037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raymond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Durrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Torre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014418600004055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durrieu Ma&#235;lys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayon Jean-Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnet Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kosgodagan-Dalla Torre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.464" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711460" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Epoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Hedayatinia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832914v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.492" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_74" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2871" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saccoman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Reijsbergen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Tribastone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806569" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Badezet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-massonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5261-6304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178328820" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ro9IR6MAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Carvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stauffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107321" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larroche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1995792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0830" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.10.054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.09.037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raymond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Durrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Torre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014418600004055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durrieu Ma&#235;lys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayon Jean-Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnet Guillaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kosgodagan-Dalla Torre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.464" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711460" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Epoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Hedayatinia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832914v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.492" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_74" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7_18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2871" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saccoman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.321" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Reijsbergen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Tribastone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806416.2806569" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Badezet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>