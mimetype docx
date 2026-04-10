--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -66,1227 +66,1227 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural correlates of specific WM rehabilitation in patients with traumatic brain injury: a case series study (PLASTIM-MDTC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pantaléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 Global Neuropsychology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Porto, Portugal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehabilitation of working memory after traumatic brain injury: Cognitive and MRI Case series study (PLASTIM-MDTC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pantaléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th World Congress on Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2247822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une rééducation spécifique de la mémoire de travail sur la plasticité cérébrale après un traumatisme crânio-cérébral : étude PLASTIM-MDTC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pantaléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Picq</w:t>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’hiver de la SNLF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééducation de la mémoire de travail chez des patients traumatisés crâniens et plasticité cérébrale : étude de cas multiples en imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche - EPN-R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééducation de la mémoire de travail après une lésion cérébrale acquise : Étude cognitive et IRM en cas unique répétés (PLASTIM-MDTC).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de printemps SNLF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française, May 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééducation de la mémoire de travail après un traumatisme crânien : liens entre cognition et IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pantaléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des jeunes chercheurs 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale n°224 Cognition, langage, interaction - Université Paris 8, Nov 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééducation de la mémoire de travail après une lésion cérébrale acquise: Etude cognitive et IRM (PLASTIM-MDTC): Résultats préliminaires : 2 études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les troubles émotionnels comme porte d’entrée des maladies cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de Printemps de la SNLF, May 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééducation de la mémoire de travail après une lésion cérébrale acquise : une revue systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane van der Oord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNLF Journée de Printemps 2021 - 45ème Journée de Printemps 2021 de la SNLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française, May 2021, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééducation de la mémoire de travail après lésion cérébrale acquise : une revue systématique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane van der Oord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45 èmes Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814415v1</w:t>
-              </w:r>
-[...289 lines deleted...]
-                <w:t xml:space="preserve">hal-04060989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1343,64 +1343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pantaléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianne van der Oord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-39. </w:t>
@@ -1607,51 +1607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel Pantal&#233;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane van der Oord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne van der Oord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2319909" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel Pantal&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane van der Oord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne van der Oord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2319909" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>