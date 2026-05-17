--- v1 (2026-04-10)
+++ v2 (2026-05-17)
@@ -1016,51 +1016,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rééducation de la mémoire de travail après une lésion cérébrale acquise : une revue systématique</w:t>
+                <w:t xml:space="preserve">Rééducation de la mémoire de travail après lésion cérébrale acquise : une revue systématique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
@@ -1095,97 +1095,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNLF Journée de Printemps 2021 - 45ème Journée de Printemps 2021 de la SNLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française, May 2021, Congrès virtuel, France</w:t>
+              <w:t xml:space="preserve">45 èmes Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775638v1</w:t>
+                <w:t xml:space="preserve">hal-03814415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rééducation de la mémoire de travail après lésion cérébrale acquise : une revue systématique.</w:t>
+                <w:t xml:space="preserve">Rééducation de la mémoire de travail après une lésion cérébrale acquise : une revue systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
@@ -1220,73 +1220,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 èmes Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">SNLF Journée de Printemps 2021 - 45ème Journée de Printemps 2021 de la SNLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française, May 2021, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814415v1</w:t>
+                <w:t xml:space="preserve">hal-03775638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1607,51 +1607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel Pantal&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane van der Oord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne van der Oord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2319909" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel Pantal&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane van der Oord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne van der Oord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2319909" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>