--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1948,265 +1948,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00644408v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave equation numerical resolution: a comprehensive mechanized proof of a C program</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Approximation of the Masser-Gramain Constant to Four Decimal Digits: delta=1.819...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Georg Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10817-012-9255-4⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.1235-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2012-02635-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649240v3</w:t>
+                <w:t xml:space="preserve">hal-00644166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Approximation of the Masser-Gramain Constant to Four Decimal Digits: delta=1.819...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave equation numerical resolution: a comprehensive mechanized proof of a C program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 82, pp.1235-1246. </w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (4), pp.423-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2012-02635-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-012-9255-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644166v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649240v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating-point arithmetic in the Coq system</w:t>
               </w:r>
@@ -2478,51 +2478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rump</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,187 +3581,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plotting in a Formally Verified Way</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Formal Tools for Computer Arithmetic: Flocq and Gappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th Workshop on Formal Integrated Development Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARITH 2021 - 28th IEEE International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168208v2</w:t>
+                <w:t xml:space="preserve">hal-03233227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Formal Tools for Computer Arithmetic: Flocq and Gappa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plotting in a Formally Verified Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH 2021 - 28th IEEE International Symposium on Computer Arithmetic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th Workshop on Formal Integrated Development Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States. pp.39-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.338.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233227v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strong call-by-need calculus</w:t>
               </w:r>
@@ -4421,213 +4421,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving Tight Bounds on Univariate Expressions with Elementary Functions in Coq (Journées FAC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
+                <w:t xml:space="preserve">Formally Verified Approximations of Definite Integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sibut-Pinote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Formalisation des Activités Concurrentes (FAC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43144-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176418v1</w:t>
+                <w:t xml:space="preserve">hal-01289616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Verified Approximations of Definite Integrals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assia Mahboubi</w:t>
+                <w:t xml:space="preserve">Proving Tight Bounds on Univariate Expressions with Elementary Functions in Coq (Journées FAC 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sibut-Pinote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Formalisation des Activités Concurrentes (FAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe IFSE du RTRA STAE (Réseau Thématique de Recherche Avancée « Sciences et Technologies pour l’Aéronautique et l’Espace » de Toulouse), Mar 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-43144-4_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289616v2</w:t>
+                <w:t xml:space="preserve">hal-03176418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoqInterval: A Toolbox for Proving Non-linear Univariate Inequalities in Coq</w:t>
               </w:r>
@@ -4758,204 +4758,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automations for verifying floating-point algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Coq Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110666v1</w:t>
+                <w:t xml:space="preserve">hal-00743090v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automations for verifying floating-point algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t>
+              <w:t xml:space="preserve">5th Coq Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743090v2</w:t>
+                <w:t xml:space="preserve">hal-01110666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Verification of Hybrid Automata with Strongest Postcondition Calculus</w:t>
               </w:r>
@@ -6146,213 +6146,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Proofs Using Interval Arithmetic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal certification of arithmetic filters for geometric predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">César Muñoz</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IMACS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164621v1</w:t>
+                <w:t xml:space="preserve">inria-00344518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal certification of arithmetic filters for geometric predicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guaranteed Proofs Using Interval Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pion</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IMACS World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cape Cod, Massachusetts, United States. pp.188-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2005.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00344518v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating formally certified bounds on values and round-off errors</w:t>
               </w:r>
@@ -7820,51 +7820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED897B9B"/>
+    <w:nsid w:val="FDEA09FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8051,51 +8051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-melquiond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-1809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117280836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/melquiond_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02194683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rieu-Helft" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.07.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409681v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-19(1:21)2023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630143v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9463-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.09.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00127769v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071232v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENSL0388" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Cirpons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Mitchell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04485670v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674629" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515714v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Geneau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2024.14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH58626.2023.00026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04172297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03168208v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.338.6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149692v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2021.9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566654v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699754v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94205-6_13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519732v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72308-2_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iguernelala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Ji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fumex" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63390-9_22" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289616v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43144-4_17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakajima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38613-8_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687640v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642206v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180138v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.25" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Vallejos Parada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089230v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-melquiond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-1809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117280836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/melquiond_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02194683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rieu-Helft" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.07.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409681v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-19(1:21)2023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630143v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9463-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.09.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00127769v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071232v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENSL0388" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Cirpons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Mitchell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04485670v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674629" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515714v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Geneau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2024.14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH58626.2023.00026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04172297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03168208v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.338.6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149692v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2021.9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566654v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699754v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94205-6_13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519732v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72308-2_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iguernelala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Ji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fumex" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63390-9_22" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289616v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43144-4_17" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakajima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38613-8_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687640v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642206v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180138v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.25" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Vallejos Parada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089230v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>