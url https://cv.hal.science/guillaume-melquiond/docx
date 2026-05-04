--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -520,117 +520,2249 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00379167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A strong call-by-need calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/lmcs-19(1:21)2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409681v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floating-point arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Numerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.203-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0962492922000101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enabling Floating-Point Arithmetic in the Coq Proof Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (33), 34 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-023-09679-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114233v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WhyMP, a Formally Verified Arbitrary-Precision Integer Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.74-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2022.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formally Verified Approximations of Definite Integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sibut-Pinote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (2), pp.281-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-018-9463-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630143v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalization of Real Analysis: A Survey of Proof Assistants and Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.1196-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129514000437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806920v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proving Tight Bounds on Univariate Expressions with Elementary Functions in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.187-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-015-9350-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086460v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verified Compilation of Floating-Point Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (2), pp.135-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-014-9317-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862689v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coquelicot: A User-Friendly Library of Real Analysis for Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11786-014-0181-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860648v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trusting computations: a mechanized proof from partial differential equations to actual program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (3), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2014.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769201v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave equation numerical resolution: a comprehensive mechanized proof of a C program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (4), pp.423-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-012-9255-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649240v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Approximation of the Masser-Gramain Constant to Four Decimal Digits: delta=1.819...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Georg Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.1235-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2012-02635-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some issues related to double roundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (4), pp.897-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10543-013-0436-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00644408v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floating-point arithmetic in the Coq system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 216, pp.14-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2011.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certifying the floating-point implementation of an elementary function using Gappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (2), pp.242-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2010.128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00200830v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certification of bounds on expressions involving rounded operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1644001.1644002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127769v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rump</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (2), pp.419-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10543-009-0218-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00337537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emulation of a FMA and correctly-rounded sums: proved algorithms using rounding to odd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (4), pp.462-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2007.70819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00080427v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formally Certified Floating-Point Filters For Homogeneous Geometric Predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41, pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita:2007005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071232v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The design of the Boost interval arithmetic library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Real Numbers and Computers, 351 (1), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2005.09.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00344412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification for Numerical Computations, and the Other Way Around</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Arithmetic. Université Paris Sud, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02194683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -640,51 +2772,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -700,6279 +2832,4222 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique mathématique : Une photographie en 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WhyMP, a Formally Verified Arbitrary-Precision Integer Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certifying the Decidability of the Word Problem in Monoids at Large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinis Cirpons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James D Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03233220v1</w:t>
+              <w:t xml:space="preserve">CPP 2026 - 15th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Rennes, France. pp.128-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3779031.3779101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strong call-by-need calculus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Safe Low-level Language for Computer Algebra and its Formally Verified Compiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03409681v3</w:t>
+              <w:t xml:space="preserve">29th ACM SIGPLAN International Conference on Functional Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy. pp.121-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3674629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating-point arithmetic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+                <w:t xml:space="preserve">End-to-End Formal Verification of a Fast and Accurate Floating-Point Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faissole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Geneau de Lamarlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Numerica</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04095151v1</w:t>
+              <w:t xml:space="preserve">15th International Conference on Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tbilisi, Georgia. pp.14:1-14:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITP.2024.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515714v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Floating-Point Arithmetic in the Coq Proof Assistant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turning the Coq Proof Assistant into a Pocket Calculator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04114233v2</w:t>
+              <w:t xml:space="preserve">Coq 2024 - 15th Coq Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tbilisi, Georgia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Verified Approximations of Definite Integrals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assia Mahboubi</w:t>
+                <w:t xml:space="preserve">Slimmer Formal Proofs for Mathematical Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Geneau de Lamarlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sibut-Pinote</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faissole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01630143v2</w:t>
+              <w:t xml:space="preserve">30th IEEE International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Portland (Oregon), United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH58626.2023.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of Real Analysis: A Survey of Proof Assistants and Libraries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lelay</w:t>
+                <w:t xml:space="preserve">Manifest Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00806920v2</w:t>
+              <w:t xml:space="preserve">TYPES 2023 - 29th International Conference on Types for Proofs and Programs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valencia, Spain. pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving Tight Bounds on Univariate Expressions with Elementary Functions in Coq</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plotting in a Formally Verified Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01086460v2</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th Workshop on Formal Integrated Development Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States. pp.39-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.338.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Compilation of Floating-Point Computations</w:t>
+                <w:t xml:space="preserve">Some Formal Tools for Computer Arithmetic: Flocq and Gappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00862689v3</w:t>
+              <w:t xml:space="preserve">ARITH 2021 - 28th IEEE International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coquelicot: A User-Friendly Library of Real Analysis for Coq</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lelay</w:t>
+                <w:t xml:space="preserve">A strong call-by-need calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00860648v2</w:t>
+              <w:t xml:space="preserve">FSCD 2021 - 6th International Conference on Formal Structures for Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.1-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2021.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trusting computations: a mechanized proof from partial differential equations to actual program</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WhyMP, a Formally Verified Arbitrary-Precision Integer Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00769201v3</w:t>
+              <w:t xml:space="preserve">ISSAC 2020 - 45th International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. pp.352-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373207.3404029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some issues related to double roundings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arithmétique des Ordinateurs et Preuves Formelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">ensl-00644408v3</w:t>
+              <w:t xml:space="preserve">JFLA 2019 - 30èmes Journées Francophones des Langages Applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Les Rousses, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Approximation of the Masser-Gramain Constant to Four Decimal Digits: delta=1.819...</w:t>
+                <w:t xml:space="preserve">Formal Verification of a State-of-the-Art Integer Square Root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00644166v1</w:t>
+              <w:t xml:space="preserve">ARITH-26 2019 - 26th IEEE 26th Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.183-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2019.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave equation numerical resolution: a comprehensive mechanized proof of a C program</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Why3 Framework for Reflection Proofs and its Application to GMP's Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00649240v3</w:t>
+              <w:t xml:space="preserve">9th International Joint Conference on Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.178-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94205-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating-point arithmetic in the Coq system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Get an Efficient yet Verified Arbitrary-Precision Integer Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00797913v1</w:t>
+              <w:t xml:space="preserve">9th Working Conference on Verified Software: Theories, Tools, and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany. pp.84-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72308-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying the floating-point implementation of an elementary function using Gappa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+                <w:t xml:space="preserve">A Three-tier Strategy for Reasoning about Floating-Point Numbers in SMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Iguernelala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailiang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fumex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ensl-00200830v2</w:t>
+              <w:t xml:space="preserve">29th International Conference on Computer Aided Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany. pp.419-435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63390-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification of bounds on expressions involving rounded operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Daumas</w:t>
+                <w:t xml:space="preserve">Proving Tight Bounds on Univariate Expressions with Elementary Functions in Coq (Journées FAC 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00127769v3</w:t>
+              <w:t xml:space="preserve">Journées Formalisation des Activités Concurrentes (FAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe IFSE du RTRA STAE (Réseau Thématique de Recherche Avancée « Sciences et Technologies pour l’Aéronautique et l’Espace » de Toulouse), Mar 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+                <w:t xml:space="preserve">Formally Verified Approximations of Definite Integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sibut-Pinote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00337537v1</w:t>
+              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43144-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation of a FMA and correctly-rounded sums: proved algorithms using rounding to odd</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+                <w:t xml:space="preserve">CoqInterval: A Toolbox for Proving Non-linear Univariate Inequalities in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00080427v2</w:t>
+              <w:t xml:space="preserve">MAP 2016 conference on Effective Analysis: Foundations, Implementations, Certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Certified Floating-Point Filters For Homogeneous Geometric Predicates</w:t>
+                <w:t xml:space="preserve">Automating the verification of floating-point algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00071232v2</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Satisfiability Modulo Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Wien, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of the Boost interval arithmetic library</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automations for verifying floating-point algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00344412v1</w:t>
+              <w:t xml:space="preserve">5th Coq Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743090v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inductive Verification of Hybrid Automata with Strongest Postcondition Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iFM - 10th International Conference on Integrated Formal Methods - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Turku, Finland. pp.139-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38613-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserving User Proofs Across Specification Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Paskevich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth Working Conference on Verified Software: Theories, Tools and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Atherton, United States. pp.191-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving Real Analysis in Coq: a User-Friendly Approach to Integrals and Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPP - 2nd International Conference on Certified Programs and Proofs - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.289-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712938v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simplex-Based Extension of Fourier-Motzkin for Solving Linear Integer Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Contejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Iguernelala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Joint Conference on Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.67-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687640v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Built-in Treatment of an Axiomatic Floating-Point Theory for SMT Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cody Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Iguernelala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Workshop on Satisfiability Modulo Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.12-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École des Jeunes Chercheurs en Informatique Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Informatique Mathématique, Mar 2012, Rennes, France. pp.1-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différentiabilité et intégrabilité en Coq. Application à la formule de d'Alembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFLA - Journées Francophone des Langages Applicatifs - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Carnac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642206v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flocq: A Unified Library for Proving Floating-point Algorithms in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 20th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.243-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2011.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534854v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal proof of a wave equation resolution scheme: the method error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITP'10 - Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.147-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14052-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00450789v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining Coq and Gappa for Certifying Floating-Point Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Symposium on the Integration of Symbolic Computation and Mechanised Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Grand Bend, Ontario, Canada. pp.59-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02614-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floating-point arithmetic in the Coq system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Santiago de Compostela, Spain. pp.93-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proving bounds on real-valued functions with computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Joint Conference on Automated Reasoning, IJCAR 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Sydney, Australia. pp.2--17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71070-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guaranteed Proofs Using Interval Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cape Cod, Massachusetts, United States. pp.188-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2005.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal certification of arithmetic filters for geometric predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IMACS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00344518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generating formally certified bounds on values and round-off errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real Numbers and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Dagstuhl, Germany. pp.55-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When double rounding is odd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IMACS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070603v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Boost Interval Arithmetic Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real Numbers and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lyon, France. pp.65-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00348711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'arithmétique d'intervalles à la certification de programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arithmétique des ordinateurs. École Normale Supérieure de Lyon, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006ENSL0388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01094485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying the Decidability of the Word Problem in Monoids at Large</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Functional correctness of an optimized modular inversion algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05448783v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Vallejos Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Safe Low-level Language for Computer Algebra and its Formally Verified Compiler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verifying Code That Uses Error-Free Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3535 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554365v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for converting an input computer program into an output computer program achieving a target global accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Faissole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP4235397. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why3 version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.420003.000.S.P.2019.000.20600. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6982,143 +7057,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Why3 platform 0.81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7128,631 +7203,631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving Tight Bounds on Univariate Expressions in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT-RR-2014-09-FR, IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed Rounding Arithmetic Operations in C++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6757, INRIA. 2008, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00345094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for the C++ standard : Bool_set, multi-valued logic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A Proposal to add Interval Arithmetic to the C++ Standard Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5967, INRIA. 2006, pp.22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5646, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00089230v2</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal to add Interval Arithmetic to the C++ Standard Library</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A proposal for the C++ standard : Bool_set, multi-valued logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5646, INRIA. 2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5967, INRIA. 2006, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071231v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00089230v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted verification of elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5683, INRIA. 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating formally certified bounds on values and round-off errors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Daumas</w:t>
+                <w:t xml:space="preserve">When double rounding is odd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-2004-36, Laboratoire de l'informatique du parallélisme. 2004, 2+24p</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2004-48, Laboratoire de l'informatique du parallélisme. 2004, 2+7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102116v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When double rounding is odd</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+                <w:t xml:space="preserve">Generating formally certified bounds on values and round-off errors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-2004-48, Laboratoire de l'informatique du parallélisme. 2004, 2+7p</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2004-36, Laboratoire de l'informatique du parallélisme. 2004, 2+24p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101979v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7820,51 +7895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDEA09FB"/>
+    <w:nsid w:val="C852BEB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8051,51 +8126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-melquiond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-1809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117280836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/melquiond_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02194683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rieu-Helft" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.07.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409681v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-19(1:21)2023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630143v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9463-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.09.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00127769v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071232v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENSL0388" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Cirpons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Mitchell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04485670v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674629" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515714v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Geneau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2024.14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH58626.2023.00026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04172297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03168208v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.338.6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149692v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2021.9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566654v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699754v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94205-6_13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519732v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72308-2_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iguernelala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Ji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fumex" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63390-9_22" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289616v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43144-4_17" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakajima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38613-8_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687640v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642206v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180138v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.25" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Vallejos Parada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089230v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-melquiond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-1809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117280836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/melquiond_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409681v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-19(1:21)2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rieu-Helft" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.07.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630143v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9463-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797913v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00127769v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071232v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02194683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Cirpons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Mitchell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779101" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04485670v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674629" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515714v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Geneau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2024.14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH58626.2023.00026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04172297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03168208v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.338.6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149692v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2021.9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566654v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00041" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699754v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94205-6_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519732v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72308-2_6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iguernelala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Ji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fumex" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63390-9_22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289616v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43144-4_17" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakajima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38613-8_10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687640v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642206v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780385v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.25" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070739v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENSL0388" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Vallejos Parada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089230v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>