--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">melquiond_g_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">SuXuWQwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,349 +215,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-point Arithmetic (2nd edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Joldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birkhäuser Basel, pp.1-627, 2018, 978-3319765259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76526-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Arithmetic and Formal Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Press - Elsevier, pp.326, 2017, 9781785481123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birkhauser Boston, pp.572, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00379167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -546,2129 +567,2129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strong call-by-need calculus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floating-point arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/lmcs-19(1:21)2023⟩</w:t>
+              <w:t xml:space="preserve">Acta Numerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.203-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0962492922000101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409681v3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating-point arithmetic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A strong call-by-need calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Numerica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0962492922000101⟩</w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/lmcs-19(1:21)2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095151v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409681v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Floating-Point Arithmetic in the Coq Proof Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 67 (33), 34 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10817-023-09679-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WhyMP, a Formally Verified Arbitrary-Precision Integer Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 115, pp.74-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsc.2022.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally Verified Approximations of Definite Integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sibut-Pinote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (2), pp.281-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10817-018-9463-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization of Real Analysis: A Survey of Proof Assistants and Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (7), pp.1196-1233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0960129514000437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving Tight Bounds on Univariate Expressions with Elementary Functions in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (3), pp.187-217. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-015-9350-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verified Compilation of Floating-Point Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (2), pp.135-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10817-014-9317-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862689v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquelicot: A User-Friendly Library of Real Analysis for Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (1), pp.41-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11786-014-0181-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trusting computations: a mechanized proof from partial differential equations to actual program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (3), pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2014.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769201v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave equation numerical resolution: a comprehensive mechanized proof of a C program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (4), pp.423-456. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-012-9255-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649240v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Approximation of the Masser-Gramain Constant to Four Decimal Digits: delta=1.819...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Georg Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82, pp.1235-1246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/S0025-5718-2012-02635-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues related to double roundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (4), pp.897-924. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10543-013-0436-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00644408v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating-point arithmetic in the Coq system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 216, pp.14-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2011.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying the floating-point implementation of an elementary function using Gappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60 (2), pp.242-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TC.2010.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00200830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of bounds on expressions involving rounded operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (1), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1644001.1644002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127769v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rump</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (2), pp.419-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10543-009-0218-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00337537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation of a FMA and correctly-rounded sums: proved algorithms using rounding to odd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (4), pp.462-471. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2007.70819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00080427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally Certified Floating-Point Filters For Homogeneous Geometric Predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41, pp.57-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ita:2007005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of the Boost interval arithmetic library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Real Numbers and Computers, 351 (1), pp.111-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2005.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00344412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2678,91 +2699,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification for Numerical Computations, and the Other Way Around</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Arithmetic. Université Paris Sud, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02194683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2772,111 +2793,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique mathématique : Une photographie en 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2886,3623 +2907,3623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying the Decidability of the Word Problem in Monoids at Large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Cirpons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James D Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPP 2026 - 15th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Rennes, France. pp.128-142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3779031.3779101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Safe Low-level Language for Computer Algebra and its Formally Verified Compiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th ACM SIGPLAN International Conference on Functional Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy. pp.121-146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3674629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Formal Verification of a Fast and Accurate Floating-Point Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Faissole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Geneau de Lamarlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Tbilisi, Georgia. pp.14:1-14:18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITP.2024.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515714v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning the Coq Proof Assistant into a Pocket Calculator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coq 2024 - 15th Coq Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Tbilisi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimmer Formal Proofs for Mathematical Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Geneau de Lamarlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Faissole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th IEEE International Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Portland (Oregon), United States. pp.4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH58626.2023.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifest Termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TYPES 2023 - 29th International Conference on Types for Proofs and Programs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valencia, Spain. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotting in a Formally Verified Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th Workshop on Formal Integrated Development Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, United States. pp.39-45, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.338.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Formal Tools for Computer Arithmetic: Flocq and Gappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2021 - 28th IEEE International Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strong call-by-need calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSCD 2021 - 6th International Conference on Formal Structures for Computation and Deduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.1-22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2021.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WhyMP, a Formally Verified Arbitrary-Precision Integer Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2020 - 45th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. pp.352-359, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373207.3404029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique des Ordinateurs et Preuves Formelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA 2019 - 30èmes Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Les Rousses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of a State-of-the-Art Integer Square Root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH-26 2019 - 26th IEEE 26th Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.183-186, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2019.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Why3 Framework for Reflection Proofs and its Application to GMP's Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Joint Conference on Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.178-193, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94205-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Get an Efficient yet Verified Arbitrary-Precision Integer Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Working Conference on Verified Software: Theories, Tools, and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany. pp.84-101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-72308-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-tier Strategy for Reasoning about Floating-Point Numbers in SMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Iguernelala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailiang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fumex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Computer Aided Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany. pp.419-435, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-63390-9_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving Tight Bounds on Univariate Expressions with Elementary Functions in Coq (Journées FAC 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Formalisation des Activités Concurrentes (FAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe IFSE du RTRA STAE (Réseau Thématique de Recherche Avancée « Sciences et Technologies pour l’Aéronautique et l’Espace » de Toulouse), Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally Verified Approximations of Definite Integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sibut-Pinote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Nancy, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43144-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoqInterval: A Toolbox for Proving Non-linear Univariate Inequalities in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAP 2016 conference on Effective Analysis: Foundations, Implementations, Certification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automating the verification of floating-point algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Satisfiability Modulo Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automations for verifying floating-point algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Coq Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formally-Verified C Compiler Supporting Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arith - 21st IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743090v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Verification of Hybrid Automata with Strongest Postcondition Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin Nakajima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iFM - 10th International Conference on Integrated Formal Methods - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Turku, Finland. pp.139-153, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38613-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving User Proofs Across Specification Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Working Conference on Verified Software: Theories, Tools and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Atherton, United States. pp.191-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Real Analysis in Coq: a User-Friendly Approach to Integrals and Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPP - 2nd International Conference on Certified Programs and Proofs - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Kyoto, Japan. pp.289-304, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplex-Based Extension of Fourier-Motzkin for Solving Linear Integer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Iguernelala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Joint Conference on Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.67-81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Built-in Treatment of an Axiomatic Floating-Point Theory for SMT Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cody Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Iguernelala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Satisfiability Modulo Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.12-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique des ordinateurs et preuves formelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École des Jeunes Chercheurs en Informatique Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Informatique Mathématique, Mar 2012, Rennes, France. pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentiabilité et intégrabilité en Coq. Application à la formule de d'Alembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFLA - Journées Francophone des Langages Applicatifs - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Carnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flocq: A Unified Library for Proving Floating-point Algorithms in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.243-252, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2011.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal proof of a wave equation resolution scheme: the method error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITP'10 - Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.147-162, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14052-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00450789v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Coq and Gappa for Certifying Floating-Point Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Symposium on the Integration of Symbolic Computation and Mechanised Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Grand Bend, Ontario, Canada. pp.59-74, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02614-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating-point arithmetic in the Coq system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Santiago de Compostela, Spain. pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving bounds on real-valued functions with computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Automated Reasoning, IJCAR 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Sydney, Australia. pp.2--17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71070-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed Proofs Using Interval Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cape Cod, Massachusetts, United States. pp.188-195, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2005.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal certification of arithmetic filters for geometric predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IMACS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00344518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating formally certified bounds on values and round-off errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real Numbers and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Dagstuhl, Germany. pp.55-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When double rounding is odd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IMACS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Paris, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Boost Interval Arithmetic Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real Numbers and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France. pp.65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00348711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6512,100 +6533,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'arithmétique d'intervalles à la certification de programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arithmétique des ordinateurs. École Normale Supérieure de Lyon, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006ENSL0388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01094485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6615,205 +6636,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional correctness of an optimized modular inversion algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Vallejos Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying Code That Uses Error-Free Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6823,231 +6844,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for converting an input computer program into an output computer program achieving a target global accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faissole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP4235397. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why3 version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Paskevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Paskevich</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.420003.000.S.P.2019.000.20600. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7057,143 +7078,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Why3 platform 0.81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7203,631 +7224,631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving Tight Bounds on Univariate Expressions in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT-RR-2014-09-FR, IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed Rounding Arithmetic Operations in C++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6757, INRIA. 2008, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00345094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal to add Interval Arithmetic to the C++ Standard Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5646, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for the C++ standard : Bool_set, multi-valued logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5967, INRIA. 2006, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00089230v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted verification of elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5683, INRIA. 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When double rounding is odd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2004-48, Laboratoire de l'informatique du parallélisme. 2004, 2+7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating formally certified bounds on values and round-off errors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2004-36, Laboratoire de l'informatique du parallélisme. 2004, 2+24p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7895,51 +7916,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C852BEB0"/>
+    <w:nsid w:val="C5C80C78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8126,51 +8147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-melquiond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-1809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117280836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/melquiond_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409681v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-19(1:21)2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rieu-Helft" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.07.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630143v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9463-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797913v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00127769v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071232v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02194683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Cirpons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Mitchell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779101" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04485670v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674629" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515714v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Geneau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2024.14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH58626.2023.00026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04172297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03168208v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.338.6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149692v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2021.9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566654v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00041" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699754v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94205-6_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519732v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72308-2_6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iguernelala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Ji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fumex" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63390-9_22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289616v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43144-4_17" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakajima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38613-8_10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687640v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642206v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780385v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.25" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070739v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENSL0388" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Vallejos Parada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089230v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-melquiond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-1809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117280836" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/melquiond_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=SuXuWQwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409681v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-19(1:21)2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rieu-Helft" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.07.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630143v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9463-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806920v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lelay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000437" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862689v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9317-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860648v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0181-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769201v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.06.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649240v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-012-9255-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.09.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00127769v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/inria-00080427v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2007.70819" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071232v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.062" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02194683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Cirpons" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Mitchell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779031.3779101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04485670v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674629" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515714v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Geneau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2024.14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04702129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH58626.2023.00026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04172297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03168208v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.338.6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03233227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149692v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2021.9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566654v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02092970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00041" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699754v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94205-6_13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519732v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72308-2_6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iguernelala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Ji" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fumex" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63390-9_22" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289616v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43144-4_17" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743090v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakajima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38613-8_10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712938v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6_22" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687640v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642206v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534854v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.40" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450789v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14052-5_12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02614-0_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01780385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71070-7_2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.25" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070739v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070603v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENSL0388" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Vallejos Parada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04872869v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071231v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089230v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>