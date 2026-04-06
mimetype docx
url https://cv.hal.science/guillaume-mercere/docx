--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -156,5013 +156,5013 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A recursive parameter identification algorithm for nonlinear errors-in-variables models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35, pp.100381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2026.100381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verifying output amplitude constraints in a robust manner for an identification experiment with a multisine excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2025.2513000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675923v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model identification of a cable-based mechanical transmission for robotics using a Best Linear Approximation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.106457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Equivalence Between Functionally Affine LPV State-Space Representations and LFT Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihàly Petreczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Alkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1874 - 1879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3584839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursive total least squares with improved parameter tracking: Application to model-based vehicle mass estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.106429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active control of road vehicle’s drag for varying upstream flow conditions using a recursive subspace based predictive control methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostino Cembalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.106071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.106071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684990v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data enabled Predictive Control of LPV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taleb Bou Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582708v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced Recursive Total Least Squares Method With Subspace Tracking and Noise Covariance Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Sherbiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3408003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robust and Regularized Algorithm for Recursive Total Least Squares Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3407602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimal Realizations of Input-Output Behaviors by LPV State-Space Representations with Affine Dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihály Petreczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.2952-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3288472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPV-ARX representations of LPV state-space models with affine dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihály Petreczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.105459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2023.105459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking Distributed Parameters System Dynamics with Recursive Dynamic Mode Decomposition with Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taleb Bou Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.37-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1478665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPV-ARX representations for LPV State-Space Representations with Affine Dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Petreczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4124078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIMO system identification using common denominator and numerators with known degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Markovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.3380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model learning of the tire–road friction slip dependency under standard driving conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.105048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2021.105048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noise covariance matrix estimation with subspace model identification for Kalman filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.591-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.3213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase estimation of a 2D fringe pattern using a monogenic-based multiscale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaseb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Biermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brémand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.C143-C153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.00C143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining linear algebra and numerical optimization for gray-box affine state-space model identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2942567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic models for bird population—A parameter-varying partial differential equation identification approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.104091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal identification experiment design for LPV systems using the local approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debarghya Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.258 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stochastic subspace system identification algorithm for state-space systems in the general 2-D Roesser model form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (12), pp.2743-2771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2017.1418983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image modeling based on a 2-D stochastic subspace system identification algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), pp.1133-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11045-016-0385-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifiability of affine linear parameter-varying models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Alkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Petreczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.62 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subspace Identification of 2-D CRSD Roesser Models With Deterministic-Stochastic Inputs: A State Computation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Alenany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.1108-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2016.2581149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H -norm-based optimization for the identification of gray-box LTI state-space model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.34 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New developments for matrix fraction descriptions: A fully-parametrised approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Realization Theory for LPV State-Space Representations with Affine Dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Petreczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (9), pp.4667-4674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2629989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subspace algorithms for identifying separable-in-denominator 2D systems with deterministic–stochastic inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (12), pp.2584-2610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1172258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining least-squares and gradient-based algorithms for the identification of a co-current flow heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (1), pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1234717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subspace identification with constraints on the impulse response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Markovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (8), pp.1728-1735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1219922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Parameterized Gray-Box State-Space Systems: From a Black-Box Linear Time-Invariant Representation to a Structured One</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (11), pp.2873 - 2885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2014.2351853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining Analytic and Experimental Information for Linear Parameter-Varying Model Identifcation: Application to a Flexible Robotic Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (4), pp.133--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPee.7503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Infty-Norm-Based Approach for Operating Point Selection and LPV Model Identification from Local Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPee.7354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency-Domain Identification of Aircraft Structural Modes from Short-Duration Flight Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. de Callafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (7), pp.1352--1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2013.870380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounded-Error Uncertainty Domain Description for Continuous-Time State-Space Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2010.0725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des systèmes - Nouveaux développements et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6-7), pp.585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameterization and Identification of Multivariable State-Space Systems: A Canonical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (8), pp.1547--1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2011.02.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous-Time Linear Parameter-Varying Identification of a Cross Flow Heat Exchanger: A Local Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halldor Pálsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.64--76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2010.2071874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-line structured subspace identification with application to switched linear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (8), pp.1496-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207170802566598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursive subspace identification of Hammerstein models based on least squares support vector machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (9), pp.1209-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de systèmes multivariables à temps continu par approche des sous-espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (2-3), pp.261-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.42.261-285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagator-based methods for recursive subspace model identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88, pp.468-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2007.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence analysis of instrumental variable recursive subspace identification algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lovera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43, pp.1377-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2007.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169461v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursive subspace identification based on instrumental variable unconstrained quadratic optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lovera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18, pp.771-797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV system identification with unknown scheduling variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505584v1</w:t>
-              </w:r>
-[...4862 lines deleted...]
-                <w:t xml:space="preserve">hal-00098154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5180,90 +5180,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calendering Process MPC using recursive DMDc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taleb Bou Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dairay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC Symposium on System Identification (SYSID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYSID Organizing Committee, Jul 2024, Boston (MA), United States. pp.450-455, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5297,77 +5297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Iterative Weighted Total Least Squares for Vehicle Mass Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC Symposium on System Identification – SYSID 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Boston (MA), United States. pp.37-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bou Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Formentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5518,77 +5518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal realizations of input-output behaviors by LPV state-space representations with affine dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihály Petreczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5613,90 +5613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping multisine excitation for closed-loop identification of a flexible transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2021, Padova, Italy. pp.643-648, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5730,103 +5730,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of single flexible-joint robot dynamics: a nonparametric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation (MED'2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mediterranean Control Association (MCA), Sep 2020, Saint-Raphaël, France. pp.357-362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5873,77 +5873,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat equation parameter estimation based on the POD-Galerkin approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.245-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5971,759 +5971,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling Detection in a Parallel Flow Heat Exchanger via a Roesser Model Identification Procedure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparing global input-output behavior of frozen-equivalent LPV state-space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Alkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Petreczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Pálsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12866-12871, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1938⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.9766 - 9771, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436186v1</w:t>
+                <w:t xml:space="preserve">hal-01637919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing global input-output behavior of frozen-equivalent LPV state-space models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fouling Detection in a Parallel Flow Heat Exchanger via a Roesser Model Identification Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pálsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.9766 - 9771, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12866-12871, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637919v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation-based subspace identification in open- and closed-loop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structural properties of affine LPV to LFR transformation: Minimality, input-output behavior and identifiability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Alkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Petreczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.2951-2956, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798709⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.3781-3786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455723v1</w:t>
+                <w:t xml:space="preserve">hal-02455719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of affine LPV to LFR transformation: Minimality, input-output behavior and identifiability.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Innovation-based subspace identification in open- and closed-loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Markovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.3781-3786, </w:t>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.2951-2956, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455719v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark on the identification of a flexible serial manipulator using a camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Laroche</w:t>
+                <w:t xml:space="preserve">Reinitialized partial moments for the identification of the heat equation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+                <w:t xml:space="preserve">Jean-Denis Gabano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t>
+              <w:t xml:space="preserve">Proc. European Control Conference (ECC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195578v1</w:t>
+                <w:t xml:space="preserve">hal-04195577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinitialized partial moments for the identification of the heat equation parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A benchmark on the identification of a flexible serial manipulator using a camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Gabano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Control Conference (ECC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
+              <w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195577v1</w:t>
+                <w:t xml:space="preserve">hal-04195578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured model identification algorithm based on constrained optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,90 +6783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a gradient-based algorithm and a proximity control algorithm for gray-box LTI model identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bálint Kiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6913,77 +6913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gray-box LPV model identification of a 2-DoF surgical robotic manipulator by using an H_∞-norm-based local approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IFAC Workshop on Linear Parameter Varying Systems (LPVS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7002,590 +7002,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments for experimental modal analysis of aircraft structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hinf-based LPV model identification from local experiments with a gap metric-based operating point selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Analyse Vibratoire Expérimentale (AVE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Blois, France. </w:t>
+              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.388-393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20152001001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205813v1</w:t>
+                <w:t xml:space="preserve">hal-04364685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered-covariance function-based subspace identification with bound effects integration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification of 2D Roesser models by using linear fractional representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IFAC World Congress (WC IFAC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01541⟩</w:t>
+              <w:t xml:space="preserve">Proc. European Control Conference (ECC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205785v1</w:t>
+                <w:t xml:space="preserve">hal-04205808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of 2D Roesser models by using linear fractional representations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Filtered-covariance function-based subspace identification with bound effects integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond de Callafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Control Conference (ECC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">Proc. IFAC World Congress (WC IFAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205808v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinf-based LPV model identification from local experiments with a gap metric-based operating point selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new parametrisation of matrix fraction descriptions to improve gradient-based optimisation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.388-393, </w:t>
+              <w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, USA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364685v1</w:t>
+                <w:t xml:space="preserve">hal-04205792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new parametrisation of matrix fraction descriptions to improve gradient-based optimisation methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">New developments for experimental modal analysis of aircraft structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, USA, United States. </w:t>
+              <w:t xml:space="preserve">Proc. Analyse Vibratoire Expérimentale (AVE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Blois, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20152001001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205792v1</w:t>
+                <w:t xml:space="preserve">hal-04205813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local approach framework for black-box and gray-box LPV system identiﬁcation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Zurich, Switzerland. pp.1916 - 1921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7610,103 +7610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear fractional LPV model identification from local experiments: an $H_{\infty}$-based optimization technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lovera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.4559-4564, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7740,77 +7740,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying second-order models of mechanical structures in physical coordinates: an orthogonal complement approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Zurich, Switzerland. pp.3973 - 3978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7829,308 +7829,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A null-space-based technique for the estimation of linear-time invariant structured state-space representations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Affine LPV systems: realization theory, input-output equations and relationship with linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihály Petreczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Sysid 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui,Hawaii, USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940065v1</w:t>
+                <w:t xml:space="preserve">hal-04189239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification fréquentielle sur essais courts: intégration des conditions aux limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affine LPV systems: realization theory, input-output equations and relationship with linear switched systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A null-space-based technique for the estimation of linear-time invariant structured state-space representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Sysid 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.191-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04189239v1</w:t>
+                <w:t xml:space="preserve">hal-00940065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Iterative Algorithm for Modal Analysis based on Structured Matrix Fractions</w:t>
               </w:r>
@@ -8142,51 +8142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brussels, Belgium. pp.518-523, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8220,51 +8220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modelling and Grey-box Identification of a Flexible Arm using a Linear Parameter-varying Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8324,64 +8324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initialization of gradient-based optimization algorithms for the identification of structured state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC world congress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Milano, Italy. pp.10782-10787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8432,64 +8432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Chouaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afzal Chamroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8508,1004 +8508,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System identification and uncertainty domain determination: a subspace-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Quantification of model uncertainty for a state-space system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Willem van Wingerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. American Control Conference (ACC 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Mathematical Theory of Networks and Systems (MTNS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161830v1</w:t>
+                <w:t xml:space="preserve">hal-04161831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of model uncertainty for a state-space system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">System identification and uncertainty domain determination: a subspace-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Mathematical Theory of Networks and Systems (MTNS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. American Control Conference (ACC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Baltimore,USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2010.5531438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161831v1</w:t>
+                <w:t xml:space="preserve">hal-04161830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of switched linear state space models without minimum dwell time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Linear parameter-varying identification of a cross flow heat exchanger for fouling detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halldor Pálsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. International Conference on Heat Exchanger Fouling and Cleaning (ICHEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Schladming, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374098v1</w:t>
+                <w:t xml:space="preserve">hal-04136623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of multivariable canonical state-space representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear parameter-varying identification of a cross flow heat exchanger for fouling detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Estimation des paramètres d'un système multivariable à partir de modèles d'ordre réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. International Conference on Heat Exchanger Fouling and Cleaning (ICHEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Schladming, Austria</w:t>
+              <w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136623v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres d'un système multivariable à partir de modèles d'ordre réduit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification of switched linear state space models without minimum dwell time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinot</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint Malo, France. pp.SYSID09, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136612v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation expérimentale de la dynamique d'un mini drone par approche à erreur de sortie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Least Squares Approach to the Subspace Identification Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Farcy</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t>
+              <w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107759v1</w:t>
+                <w:t xml:space="preserve">hal-00336416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of fouling in heat exhanger using a recursive subspace identification algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. International Symposium on Transport Phenomena (ISTP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Least Squares Approach to the Subspace Identification Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation expérimentale de la dynamique d'un mini drone par approche à erreur de sortie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Tohme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Farcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.1-6</w:t>
+              <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336416v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification structurée de modèles d'état de systèmes multivariables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9524,515 +9524,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line structured identification of switching systems with possibly varying orders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification for gain-scheduling: a balanced subspace approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2007, ECC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.CDROM</w:t>
+              <w:t xml:space="preserve">American Control Conference 2007, ACC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, New York, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164363v1</w:t>
+                <w:t xml:space="preserve">hal-00164365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification for gain-scheduling: a balanced subspace approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Subspace based methods for continuous-time model identification of MIMO systems from filtered sampled data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference 2007, ACC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, New York, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">European Control Conference, ECC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164365v1</w:t>
+                <w:t xml:space="preserve">hal-00150100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace based methods for continuous-time model identification of MIMO systems from filtered sampled data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A methodology to enhance the convergence of output error identification algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Tohme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Abche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference, ECC'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2007.7068408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00150100v1</w:t>
+                <w:t xml:space="preserve">hal-04097735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to enhance the convergence of output error identification algorithms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-line structured identification of switching systems with possibly varying orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference 2007, ECC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2007.7068408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04097735v1</w:t>
+                <w:t xml:space="preserve">hal-00164363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive subspace identification of Hammerstein models based on LS-SVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bako</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lovera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation and Learning in Control and Signal Processing 2007, ALCOSP'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Saint Petersburg, Russia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10096,51 +10096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.ECC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10159,817 +10159,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification en ligne de systèmes commutants à structure variable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recursive subspace identification for in flight modal analysis of airplanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien de Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart de Moor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale, JIME'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Leuven, Belgium. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00211824v1</w:t>
+                <w:t xml:space="preserve">hal-00097999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace-based optimal IV method for closed-loop system identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Identification de systèmes multivariables à temps continu par approche des sous-espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.1068-1073</w:t>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale, JIME'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089697v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des systèmes par approche des sous-espaces - Un état de l'art en boucle ouverte et de nouveaux développements en boucle fermée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling of non stationary systems based on a dynamical decision space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiboulaye Amadou-Boubacar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Identification du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121704v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of instrumental variable recursive subspace identification algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Subspace-based optimal IV method for closed-loop system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Lovera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.1068-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098152v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de systèmes multivariables à temps continu par approche des sous-espaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification des systèmes par approche des sous-espaces - Un état de l'art en boucle ouverte et de nouveaux développements en boucle fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale, JIME'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Identification du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121951v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of non stationary systems based on a dynamical decision space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Convergence analysis of instrumental variable recursive subspace identification algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habiboulaye Amadou-Boubacar</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lovera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'06</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091332v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive subspace identification for in flight modal analysis of airplanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Suivi de systèmes non stationnaires basé sur une approche de reconnaissances de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bart de Moor</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiboulaye Amadou-Boubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Leuven, Belgium. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bordeaux, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097999v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de systèmes non stationnaires basé sur une approche de reconnaissances de forme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification en ligne de systèmes commutants à structure variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Bordeaux, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale, JIME'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00211823v1</w:t>
+                <w:t xml:space="preserve">hal-00211824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential correlation based propagator algorithm for recursive subspace identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11007,64 +11007,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new recursive method for subspace identification of noisy systems : EIVPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11128,241 +11128,241 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Cnrs. 2023</w:t>
+                <w:t xml:space="preserve">Optimal identification experiment design with robust output amplitude constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Ampère CNRS UMR 5005. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246559v1</w:t>
+                <w:t xml:space="preserve">hal-04247863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal identification experiment design with robust output amplitude constraints</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire Ampère CNRS UMR 5005. 2023</w:t>
+                <w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247863v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11380,51 +11380,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Driven Model Learning for Engineers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland, 2023, 978-3-031-31635-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-31636-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11451,77 +11451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des incertitudes des systèmes multivariables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires européennes, 2012, 613-1-53800-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11571,90 +11571,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear fractional LPV model identification from local experiments using an H_infty-based glocal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lovera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control-oriented modelling and identification : theory and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institution of Engineering and Technology, pp.189-213, 2015, </w:t>
@@ -11724,51 +11724,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'identification récursive des systèmes par l'approche des sous-espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université des Sciences et Technologie de Lille - Lille I, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11885,51 +11885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="948BDAC3"/>
+    <w:nsid w:val="63D5A6E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12116,51 +12116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-mercere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9224-4894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083022171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koide" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100381" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Boukhebouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675923v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2513000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#224;ly Petreczky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alkhoury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3584839" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sherbiny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arvis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biesse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3408003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vayssettes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3407602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582708v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Bou Hamdan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105969" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684990v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Cembalo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Petreczky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3288472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1478665" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872563v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4124078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grossmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Markovsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3380" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.105048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02440944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2942567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kaseb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.00C143" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1418983" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarghya Ghosh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.10.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.01.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-016-0385-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alenany" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2581149" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2629989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710306v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vizer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.03.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVBFQBH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.12.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1172258" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouvrard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poinot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1234717" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1219922" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.7354" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206631v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.7503" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ramos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2351853" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. de Callafon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.870380" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Farah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7N94ZBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halldor P&#225;lsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2071874" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802566598" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bako" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0339" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199730v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.09.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.261-285" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2WH414WX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169461v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098154v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.570" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breschi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bou Hamdan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formentin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.12.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.433" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182999" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Cuong Pham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.142" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436186v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Pham" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P&#225;lsson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1938" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2182" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798709" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455719v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798839" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.343" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Gabano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330718" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330715" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195564v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2015.7382940" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205813v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152001001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205785v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond de Callafon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01541" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205808v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862307" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862462" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205792v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039514" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760594" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940065v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189208v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189239v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426718" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364710v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssettes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00161" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364702v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00070" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161829v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Chouaba" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Chamroo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531438" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem van Wingerden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374098v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vidal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00094" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136614v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00272" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136612v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tohme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farcy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107758v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lalot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336416v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068408" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180151v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Djamai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211824v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089697v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121704v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098152v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121951v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091332v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097999v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Cock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vasseur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091352v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247863v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186932v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31636-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE080E_ch9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007958v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-mercere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9224-4894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083022171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100381" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675923v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2513000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Boukhebouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#224;ly Petreczky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alkhoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3584839" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106429" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684990v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Cembalo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582708v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Bou Hamdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105969" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sherbiny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arvis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3408003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vayssettes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3407602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Petreczky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3288472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105459" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1478665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4124078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grossmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Markovsky" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3380" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.105048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kaseb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.00C143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02440944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2942567" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarghya Ghosh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.10.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1418983" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-016-0385-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.01.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alenany" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2581149" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vizer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.03.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVBFQBH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.12.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2629989" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1172258" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouvrard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poinot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1234717" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1219922" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ramos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2351853" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.7503" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.7354" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. de Callafon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.870380" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Farah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0725" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7N94ZBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halldor P&#225;lsson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2071874" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408771v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802566598" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bako" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0339" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.261-285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2WH414WX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199730v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.09.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169461v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.570" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breschi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bou Hamdan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formentin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.12.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.433" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182999" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Cuong Pham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.142" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2182" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Pham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P&#225;lsson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1938" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798839" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798709" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Gabano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330718" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.343" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330715" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195564v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2015.7382940" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862462" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205808v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862307" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205785v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond de Callafon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01541" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039514" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205813v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152001001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760594" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426718" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189208v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940065v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364710v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssettes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00161" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364702v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00070" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161829v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Chouaba" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Chamroo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem van Wingerden" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531438" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136614v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00272" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vidal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00094" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336416v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107758v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lalot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107759v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tohme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farcy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068408" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180151v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Djamai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097999v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Cock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121951v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091332v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089697v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098152v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211823v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211824v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vasseur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091352v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247863v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186932v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31636-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE080E_ch9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007958v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>