--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -294,248 +294,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying output amplitude constraints in a robust manner for an identification experiment with a multisine excitation</w:t>
+                <w:t xml:space="preserve">Model identification of a cable-based mechanical transmission for robotics using a Best Linear Approximation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bombois</w:t>
+                <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2025.2513000⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.106457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675923v4</w:t>
+                <w:t xml:space="preserve">hal-05112170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model identification of a cable-based mechanical transmission for robotics using a Best Linear Approximation approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
+                <w:t xml:space="preserve">Verifying output amplitude constraints in a robust manner for an identification experiment with a multisine excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164, pp.106457. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2025.2513000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05112170v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675923v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Equivalence Between Functionally Affine LPV State-Space Representations and LFT Models</w:t>
               </w:r>
@@ -853,365 +853,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data enabled Predictive Control of LPV systems</w:t>
+                <w:t xml:space="preserve">Enhanced Recursive Total Least Squares Method With Subspace Tracking and Noise Covariance Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taleb Bou Hamdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Coirault</w:t>
+                <w:t xml:space="preserve">Mohamed El-Sherbiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Dairay</w:t>
+                <w:t xml:space="preserve">Vincent Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105969⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3408003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582708v2</w:t>
+                <w:t xml:space="preserve">hal-04597011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Recursive Total Least Squares Method With Subspace Tracking and Noise Covariance Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El-Sherbiny</w:t>
+                <w:t xml:space="preserve">A Robust and Regularized Algorithm for Recursive Total Least Squares Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Biesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3408003⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3407602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597011v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust and Regularized Algorithm for Recursive Total Least Squares Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Koide</w:t>
+                <w:t xml:space="preserve">Data enabled Predictive Control of LPV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taleb Bou Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3407602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597002v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Realizations of Input-Output Behaviors by LPV State-Space Representations with Affine Dependence</w:t>
               </w:r>
@@ -1405,77 +1405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Distributed Parameters System Dynamics with Recursive Dynamic Mode Decomposition with Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taleb Bou Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dairay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1533,248 +1533,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV-ARX representations for LPV State-Space Representations with Affine Dependence</w:t>
+                <w:t xml:space="preserve">MIMO system identification using common denominator and numerators with known degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaly Petreczky</w:t>
+                <w:t xml:space="preserve">Antonio Fazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Toth</w:t>
+                <w:t xml:space="preserve">Benjamin Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mercere</w:t>
+                <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4124078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acs.3380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872563v1</w:t>
+                <w:t xml:space="preserve">hal-03540514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO system identification using common denominator and numerators with known degrees</w:t>
+                <w:t xml:space="preserve">LPV-ARX representations for LPV State-Space Representations with Affine Dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Fazzi</w:t>
+                <w:t xml:space="preserve">Mihaly Petreczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grossmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+                <w:t xml:space="preserve">Roland Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Markovsky</w:t>
+                <w:t xml:space="preserve">Guillaume Mercere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.3380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4124078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540514v1</w:t>
+                <w:t xml:space="preserve">hal-03872563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model learning of the tire–road friction slip dependency under standard driving conditions</w:t>
               </w:r>
@@ -1786,64 +1786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1916,64 +1916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2014,248 +2014,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase estimation of a 2D fringe pattern using a monogenic-based multiscale analysis</w:t>
+                <w:t xml:space="preserve">Combining linear algebra and numerical optimization for gray-box affine state-space model identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kaseb</w:t>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.00C143⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2942567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231260v1</w:t>
+                <w:t xml:space="preserve">hal-02440944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining linear algebra and numerical optimization for gray-box affine state-space model identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase estimation of a 2D fringe pattern using a monogenic-based multiscale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaseb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Biermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brémand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Prot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.C143-C153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2942567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.00C143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440944v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic models for bird population—A parameter-varying partial differential equation identification approach</w:t>
               </w:r>
@@ -2365,443 +2365,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal identification experiment design for LPV systems using the local approach</w:t>
+                <w:t xml:space="preserve">A stochastic subspace system identification algorithm for state-space systems in the general 2-D Roesser model form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debarghya Ghosh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+                <w:t xml:space="preserve">Jose Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.10.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (12), pp.2743-2771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2017.1418983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720097v1</w:t>
+                <w:t xml:space="preserve">hal-02429377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic subspace system identification algorithm for state-space systems in the general 2-D Roesser model form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal identification experiment design for LPV systems using the local approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debarghya Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ramos</w:t>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (12), pp.2743-2771. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.258 - 266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2017.1418983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429377v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image modeling based on a 2-D stochastic subspace system identification algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ramos</w:t>
+                <w:t xml:space="preserve">Identifiability of affine linear parameter-varying models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Alkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Petreczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (4), pp.1133-1165. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.62 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11045-016-0385-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436185v1</w:t>
+                <w:t xml:space="preserve">hal-01637886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiability of affine linear parameter-varying models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihaly Petreczky</w:t>
+                <w:t xml:space="preserve">Image modeling based on a 2-D stochastic subspace system identification algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80, pp.62 - 74. </w:t>
+              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), pp.1133-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11045-016-0385-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637886v1</w:t>
+                <w:t xml:space="preserve">hal-02436185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace Identification of 2-D CRSD Roesser Models With Deterministic-Stochastic Inputs: A State Computation Approach</w:t>
               </w:r>
@@ -2813,51 +2813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alenany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (3), pp.1108-1115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3124,64 +3124,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization Theory for LPV State-Space Representations with Affine Dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Petreczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3228,51 +3228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace algorithms for identifying separable-in-denominator 2D systems with deterministic–stochastic inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3436,51 +3436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace identification with constraints on the impulse response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3521,369 +3521,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Parameterized Gray-Box State-Space Systems: From a Black-Box Linear Time-Invariant Representation to a Structured One</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Infty-Norm-Based Approach for Operating Point Selection and LPV Model Identification from Local Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2014.2351853⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPee.7354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313931v1</w:t>
+                <w:t xml:space="preserve">hal-03206633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Analytic and Experimental Information for Linear Parameter-Varying Model Identifcation: Application to a Flexible Robotic Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58 (4), pp.133--148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3311/PPee.7503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Infty-Norm-Based Approach for Operating Point Selection and LPV Model Identification from Local Experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Parameterized Gray-Box State-Space Systems: From a Black-Box Linear Time-Invariant Representation to a Structured One</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58 (3), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (11), pp.2873 - 2885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/PPee.7354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2014.2351853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206633v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Domain Identification of Aircraft Structural Modes from Short-Duration Flight Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV system identification with unknown scheduling variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5180,77 +5180,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calendering Process MPC using recursive DMDc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taleb Bou Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dairay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5613,90 +5613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping multisine excitation for closed-loop identification of a flexible transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2021, Padova, Italy. pp.643-648, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5730,77 +5730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of single flexible-joint robot dynamics: a nonparametric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5990,51 +5990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing global input-output behavior of frozen-equivalent LPV state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Alkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Petreczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6224,51 +6224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of affine LPV to LFR transformation: Minimality, input-output behavior and identifiability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Alkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Petreczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6328,51 +6328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation-based subspace identification in open- and closed-loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6413,304 +6413,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinitialized partial moments for the identification of the heat equation parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+                <w:t xml:space="preserve">A benchmark on the identification of a flexible serial manipulator using a camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Gabano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Control Conference (ECC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
+              <w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195577v1</w:t>
+                <w:t xml:space="preserve">hal-04195578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark on the identification of a flexible serial manipulator using a camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Laroche</w:t>
+                <w:t xml:space="preserve">Reinitialized partial moments for the identification of the heat equation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+                <w:t xml:space="preserve">Jean-Denis Gabano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t>
+              <w:t xml:space="preserve">Proc. European Control Conference (ECC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195578v1</w:t>
+                <w:t xml:space="preserve">hal-04195577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured model identification algorithm based on constrained optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6822,51 +6822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bálint Kiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7229,51 +7229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered-covariance function-based subspace identification with bound effects integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond de Callafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7333,51 +7333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new parametrisation of matrix fraction descriptions to improve gradient-based optimisation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7424,51 +7424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments for experimental modal analysis of aircraft structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7541,51 +7541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Zurich, Switzerland. pp.1916 - 1921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7636,51 +7636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,51 +7766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Zurich, Switzerland. pp.3973 - 3978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7829,308 +7829,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affine LPV systems: realization theory, input-output equations and relationship with linear switched systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihály Petreczky</w:t>
+                <w:t xml:space="preserve">Identification fréquentielle sur essais courts: intégration des conditions aux limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189239v1</w:t>
+                <w:t xml:space="preserve">hal-04189208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification fréquentielle sur essais courts: intégration des conditions aux limites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Vayssettes</w:t>
+                <w:t xml:space="preserve">A null-space-based technique for the estimation of linear-time invariant structured state-space representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IFAC Sysid 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189208v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A null-space-based technique for the estimation of linear-time invariant structured state-space representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Prot</w:t>
+                <w:t xml:space="preserve">Affine LPV systems: realization theory, input-output equations and relationship with linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihály Petreczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Sysid 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui,Hawaii, USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940065v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Iterative Algorithm for Modal Analysis based on Structured Matrix Fractions</w:t>
               </w:r>
@@ -8324,51 +8324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initialization of gradient-based optimization algorithms for the identification of structured state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9131,325 +9131,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Least Squares Approach to the Subspace Identification Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bako</w:t>
+                <w:t xml:space="preserve">Modélisation expérimentale de la dynamique d'un mini drone par approche à erreur de sortie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Farcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.1-6</w:t>
+              <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336416v1</w:t>
+                <w:t xml:space="preserve">hal-04107759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of fouling in heat exhanger using a recursive subspace identification algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. International Symposium on Transport Phenomena (ISTP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation expérimentale de la dynamique d'un mini drone par approche à erreur de sortie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Tohme</w:t>
+                <w:t xml:space="preserve">A Least Squares Approach to the Subspace Identification Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Farcy</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t>
+              <w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107759v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification structurée de modèles d'état de systèmes multivariables</w:t>
               </w:r>
@@ -9524,446 +9524,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification for gain-scheduling: a balanced subspace approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Lovera</w:t>
+                <w:t xml:space="preserve">On-line structured identification of switching systems with possibly varying orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference 2007, ACC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, New York, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">European Control Conference 2007, ECC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164365v1</w:t>
+                <w:t xml:space="preserve">hal-00164363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace based methods for continuous-time model identification of MIMO systems from filtered sampled data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification for gain-scheduling: a balanced subspace approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference, ECC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.CDROM</w:t>
+              <w:t xml:space="preserve">American Control Conference 2007, ACC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, New York, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00150100v1</w:t>
+                <w:t xml:space="preserve">hal-00164365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to enhance the convergence of output error identification algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Tohme</w:t>
+                <w:t xml:space="preserve">Subspace based methods for continuous-time model identification of MIMO systems from filtered sampled data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Control Conference, ECC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097735v1</w:t>
+                <w:t xml:space="preserve">hal-00150100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line structured identification of switching systems with possibly varying orders</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A methodology to enhance the convergence of output error identification algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Tohme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Abche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Trigeassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2007, ECC'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2007.7068408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164363v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive subspace identification of Hammerstein models based on LS-SVM</w:t>
               </w:r>
@@ -10159,571 +10159,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive subspace identification for in flight modal analysis of airplanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katrien de Cock</w:t>
+                <w:t xml:space="preserve">Identification des systèmes par approche des sous-espaces - Un état de l'art en boucle ouverte et de nouveaux développements en boucle fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bart de Moor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Leuven, Belgium. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Identification du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097999v1</w:t>
+                <w:t xml:space="preserve">hal-00121704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de systèmes multivariables à temps continu par approche des sous-espaces</w:t>
+                <w:t xml:space="preserve">Convergence analysis of instrumental variable recursive subspace identification algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugues Garnier</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lovera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale, JIME'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121951v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of non stationary systems based on a dynamical decision space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de systèmes multivariables à temps continu par approche des sous-espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habiboulaye Amadou-Boubacar</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale, JIME'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091332v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace-based optimal IV method for closed-loop system identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gilson</w:t>
+                <w:t xml:space="preserve">Modelling of non stationary systems based on a dynamical decision space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiboulaye Amadou-Boubacar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.1068-1073</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089697v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des systèmes par approche des sous-espaces - Un état de l'art en boucle ouverte et de nouveaux développements en boucle fermée</w:t>
+                <w:t xml:space="preserve">Subspace-based optimal IV method for closed-loop system identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Identification du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.1068-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121704v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of instrumental variable recursive subspace identification algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recursive subspace identification for in flight modal analysis of airplanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien de Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Lovera</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart de Moor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Leuven, Belgium. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098152v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de systèmes non stationnaires basé sur une approche de reconnaissances de forme</w:t>
               </w:r>
@@ -10735,51 +10735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiboulaye Amadou-Boubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11134,64 +11134,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal identification experiment design with robust output amplitude constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11610,51 +11610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lovera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control-oriented modelling and identification : theory and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institution of Engineering and Technology, pp.189-213, 2015, </w:t>
@@ -11885,51 +11885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63D5A6E3"/>
+    <w:nsid w:val="E899C6D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12116,51 +12116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-mercere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9224-4894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083022171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100381" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675923v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2513000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Boukhebouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#224;ly Petreczky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alkhoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3584839" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106429" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684990v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Cembalo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582708v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Bou Hamdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105969" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sherbiny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arvis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3408003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vayssettes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3407602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Petreczky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3288472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105459" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1478665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4124078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grossmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Markovsky" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3380" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.105048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kaseb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.00C143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02440944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2942567" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarghya Ghosh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.10.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1418983" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-016-0385-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.01.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alenany" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2581149" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vizer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.03.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVBFQBH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.12.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2629989" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1172258" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouvrard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poinot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1234717" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1219922" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ramos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2351853" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.7503" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.7354" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. de Callafon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.870380" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Farah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0725" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7N94ZBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halldor P&#225;lsson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2071874" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408771v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802566598" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bako" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0339" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.261-285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2WH414WX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199730v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.09.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169461v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.570" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breschi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bou Hamdan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formentin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.12.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.433" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182999" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Cuong Pham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.142" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2182" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Pham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P&#225;lsson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1938" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798839" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798709" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Gabano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330718" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.343" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330715" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195564v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2015.7382940" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862462" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205808v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862307" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205785v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond de Callafon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01541" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039514" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205813v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152001001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760594" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426718" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189208v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940065v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364710v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssettes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00161" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364702v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00070" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161829v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Chouaba" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Chamroo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem van Wingerden" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531438" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136614v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00272" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vidal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00094" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336416v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107758v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lalot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107759v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tohme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farcy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068408" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180151v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Djamai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097999v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Cock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121951v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091332v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089697v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098152v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211823v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211824v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vasseur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091352v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247863v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186932v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31636-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE080E_ch9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007958v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-mercere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9224-4894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083022171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100381" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Boukhebouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Laroche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675923v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2513000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#224;ly Petreczky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alkhoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3584839" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106429" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684990v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Cembalo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.106071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sherbiny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arvis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3408003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vayssettes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3407602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582708v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Bou Hamdan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105969" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mih&#225;ly Petreczky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3288472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105459" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1478665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grossmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Markovsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Toth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4124078" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.105048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02440944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2942567" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kaseb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.00C143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1418983" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarghya Ghosh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.10.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.01.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-016-0385-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alenany" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2581149" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vizer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.03.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVBFQBH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.12.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2629989" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1172258" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouvrard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poinot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1234717" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1219922" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.7354" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206631v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.7503" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ramos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2351853" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. de Callafon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.870380" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Farah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0725" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.02.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7N94ZBG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halldor P&#225;lsson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2071874" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408771v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170802566598" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bako" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0339" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.261-285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2WH414WX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199730v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.09.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169461v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.570" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breschi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bou Hamdan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formentin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.12.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.433" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182999" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Cuong Pham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.142" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637919v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2182" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Pham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P&#225;lsson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1938" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798839" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798709" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.343" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Gabano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330718" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330715" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195564v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2015.7382940" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862462" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205808v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862307" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205785v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond de Callafon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01541" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039514" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205813v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152001001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760594" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189208v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189239v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426718" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364710v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssettes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00161" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364702v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00070" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161829v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Chouaba" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Chamroo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem van Wingerden" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531438" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136614v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00272" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vidal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00094" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107759v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tohme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farcy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107758v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lalot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336416v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068408" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180151v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Djamai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089697v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097999v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Cock" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Moor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211823v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211824v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vasseur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091352v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247863v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186932v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31636-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368889v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE080E_ch9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007958v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>