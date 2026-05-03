--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -244,606 +244,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dynamical impacts of water dilution on egg yolk properties</w:t>
+                <w:t xml:space="preserve">Monitoring the aging process in egg-tempera paint films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gerony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Fanost</w:t>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zlanseu Tan</w:t>
+                <w:t xml:space="preserve">Yohan Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Malikova</w:t>
+                <w:t xml:space="preserve">Côme Thillaye Du Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (23), pp.4666-4680. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.125371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SM00289C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2024.125371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338921v1</w:t>
+                <w:t xml:space="preserve">hal-05339007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the aging process in egg-tempera paint films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of rare earth ions using thermomorphic ionic liquid: In situ spatial and temporal distribution combined with thermodynamic description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+                <w:t xml:space="preserve">Stella Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Boulard</w:t>
+                <w:t xml:space="preserve">Antonio de Souza Braga Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Thillaye Du Boullay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michot</w:t>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2024.125371⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 355, pp.129686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339007v1</w:t>
+                <w:t xml:space="preserve">hal-04719942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempera paint solidification followed by single-sided NMR: An egg-cellent article that will dry you up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gerony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thillaye Du Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 208, pp.109466. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2025.109466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of rare earth ions using thermomorphic ionic liquid: In situ spatial and temporal distribution combined with thermodynamic description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio de Souza Braga Neto</w:t>
+                <w:t xml:space="preserve">Structural and dynamical impacts of water dilution on egg yolk properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gerony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Billard</w:t>
+                <w:t xml:space="preserve">Agathe Fanost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cousin</w:t>
+                <w:t xml:space="preserve">Zlanseu Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briois</w:t>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 355, pp.129686. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (23), pp.4666-4680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SM00289C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719942v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR investigation of multi-scale dynamics in ionic liquids containing Li+ and La3+: From vehicular to hopping transport mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Karé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Souza Braga Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -920,51 +920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the way to tempera grassa: unraveling the properties of emulsion-based paint binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thillaye Du Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,295 +1048,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Property–Function Relationships of Iron Oxide Multicore Nanoflowers in Magnetic Hyperthermia and Photothermia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecting Rheological Properties and Molecular Dynamics of Egg‐Tempera Paints based on Egg Yolk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fanost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Bertuit</w:t>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Benassai</w:t>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+                <w:t xml:space="preserve">Philippe Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c06212⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202112108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509995v1</w:t>
+                <w:t xml:space="preserve">hal-03450977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Rheological Properties and Molecular Dynamics of Egg‐Tempera Paints based on Egg Yolk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+                <w:t xml:space="preserve">Structure–Property–Function Relationships of Iron Oxide Multicore Nanoflowers in Magnetic Hyperthermia and Photothermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Bertuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Benassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Walter</w:t>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.271-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202112108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c06212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450977v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printed Dielectrophoretic Electrode‐Based Continuous Flow Microfluidic Systems for Particles 3D‐Trapping</w:t>
               </w:r>
@@ -1456,77 +1456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green earth pigments dispersions: Water dynamics at the interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fanost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Korb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Batot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1858,90 +1858,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the identification of commercial and historical green earth pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fanost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Fanost</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1992,77 +1992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Earth pigments aqueous dispersions: NMR relaxation rates dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fanost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Korb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Hostnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Črtomir Podlipnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Cerar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2524,51 +2524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the electrostatic interaction on the diffusion of small polyelectrolytes in charged colloidal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 272, pp.821-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2641,51 +2641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawako Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrejs Cebers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3030,51 +3030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Weigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,386 +3132,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01546901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic magnetic fluids in polar solvents with tuned counter-ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of counterions on the conformation of conjugated polyelectrolytes: the case of poly(thiophen-3-ylacetic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hostnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleber Lopes Filomeno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+                <w:t xml:space="preserve">Matjaž Bončina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.07.050⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (36), pp.25036 - 25047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04193K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485620v1</w:t>
+                <w:t xml:space="preserve">hal-01423292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of counterions on the conformation of conjugated polyelectrolytes: the case of poly(thiophen-3-ylacetic acid)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionization of short weak polyelectrolytes: when size matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP04193K⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-016-4000-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423292v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization of short weak polyelectrolytes: when size matters</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ionic magnetic fluids in polar solvents with tuned counter-ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Lopes Filomeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour L Kouyaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles L Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00396-016-4000-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423298v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectricity and thermodiffusion in charged colloids</w:t>
               </w:r>
@@ -3759,1086 +3759,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Turq, an inspirational scientist in charge and at interfaces</w:t>
+                <w:t xml:space="preserve">Aqueous solutions of tetraalkylammonium halides: ion hydration, dynamics and ion-ion interactions in light of steric effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ancian</w:t>
+                <w:t xml:space="preserve">Debsindhu Bhowmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chevalet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Devilliers</w:t>
+                <w:t xml:space="preserve">José Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2014.885094⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (26), pp.13447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp01164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484053v1</w:t>
+                <w:t xml:space="preserve">hal-01484087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous solutions of tetraalkylammonium halides: ion hydration, dynamics and ion-ion interactions in light of steric effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion association in aqueous and non-aqueous solutions probed by diffusion and electrophoretic NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Hallberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debsindhu Bhowmik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Teixeira</w:t>
+                <w:t xml:space="preserve">Peter Stilbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (26), pp.13447. </w:t>
+              <w:t xml:space="preserve">, 2014, 17 (5), pp.3402 - 3408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cp01164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cp04446k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484087v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion association in aqueous and non-aqueous solutions probed by diffusion and electrophoretic NMR</w:t>
+                <w:t xml:space="preserve">Pierre Turq, an inspirational scientist in charge and at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Giesecke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+                <w:t xml:space="preserve">Bernard Ancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrik Hallberg</w:t>
+                <w:t xml:space="preserve">Jean Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Fang</w:t>
+                <w:t xml:space="preserve">Vincent Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Stilbs</w:t>
+                <w:t xml:space="preserve">Didier Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (5), pp.3402 - 3408. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (9-10), pp.1213--1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cp04446k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2014.885094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423300v1</w:t>
+                <w:t xml:space="preserve">hal-01484053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ionic condensation and interactions between humic substances on their mobility: An experimental and simulation study.</w:t>
+                <w:t xml:space="preserve">On the Synthesis of Au Nanoparticles Using EDTA as a Reducing Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle M Roger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Hélène Dozol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+                <w:t xml:space="preserve">Valérie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Turq.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haolan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 436, pp.408-416. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (40), pp.20958 - 20966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp4067789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482292v1</w:t>
+                <w:t xml:space="preserve">hal-01516009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Synthesis of Au Nanoparticles Using EDTA as a Reducing Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cage elasticity and under-field structure of concentrated magnetic colloids probed by small angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dozol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Andrejs Cēbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cabuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haolan Xu</w:t>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4067789⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.11480-11489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM51961A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516009v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salicylate Isomer-Specific Effect on the Micellization of Dodecyltrimethylammonium Chloride: Large Effects from Small Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Sarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bester-Rogac Marija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (14), pp.4460-4469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la400161n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cage elasticity and under-field structure of concentrated magnetic colloids probed by small angle X-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of solutes with hydrodynamic interactions : Comparison between Brownian dynamics and stochastic rotation dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Batot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Wandersman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. A. Louis,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM51961A⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), pp.043304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.043304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925889v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of solutes with hydrodynamic interactions : Comparison between Brownian dynamics and stochastic rotation dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ionic condensation and interactions between humic substances on their mobility: An experimental and simulation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle M Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Batot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Jardat</w:t>
+                <w:t xml:space="preserve">Pierre Turq.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 436, pp.408-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.043304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01484120v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can be learnt from the comparison of multiscale brownian dynamics simulations, nuclear magnetic resonance and light scattering experiments on charged micelles?</w:t>
               </w:r>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5122,51 +5122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuxin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5198,527 +5198,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-ITIES supported on porous reticulated vitreous carbon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bin Su</w:t>
+                <w:t xml:space="preserve">Experimental Determination of the Soret Coefficient of Ionic Ferrofluids: Influence of the Volume Fraction and Ionic Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Meriguet</w:t>
+                <w:t xml:space="preserve">Gilles Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Eugster</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 604, pp.65-71. </w:t>
+              <w:t xml:space="preserve">J. Non-Equilib. Thermodyn.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (3), pp.271-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/JNETDY.2007.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157921v1</w:t>
+                <w:t xml:space="preserve">hal-00175499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of the Soret Coefficient of Ionic Ferrofluids: Influence of the Volume Fraction and Ionic Strength</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régine Perzynski</w:t>
+                <w:t xml:space="preserve">3D-ITIES supported on porous reticulated vitreous carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourdon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eugster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Non-Equilib. Thermodyn.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/JNETDY.2007.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 604, pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00175499v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the Soret coefficient of ionic ferrofluids Influence of the volume fraction and the ionic strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Equilibrium Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32, pp.271-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/JNETDY.2007.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the structure and the dynamics of magnetic fluids: coupling of experiment and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.S2685-S2696. </w:t>
@@ -5756,64 +5756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational arrest in a repulsive colloidal glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5873,77 +5873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Tunes the Structural Anisotropy of Magnetic Fluids under a Magnetic Field?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6019,51 +6019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownian dynamics investigation of magnetization and birefringence relaxations in ferrofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6123,51 +6123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of charge-stabilized ferrofluids under a magnetic field: A Brownian dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,51 +6457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th EUCHEM conference on molten salts and ionic liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Patras, Greece</w:t>
@@ -6562,90 +6562,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of la(III) and Ce(III) extraction from aqueous solutions with thermomorphic ionic liquid and betaine extractant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styliani Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6950,51 +6950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral induced polarization of Na-montmorillonite dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7075,51 +7075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency complex impedance measurements of Na-montmorillonite suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7164,2745 +7164,2745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the Soret coefficient of ionic ferrofluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Brownian dynamics simulation : a mesoscopic tool to probe colloidal dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourdon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Meeting on Thermodiffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Donastia - San Sebastian, Spain. pp.à venir</w:t>
+              <w:t xml:space="preserve">7èmes Journées Scientifiques de Marcoule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170936v1</w:t>
+                <w:t xml:space="preserve">hal-00167738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian dynamics simulation : a mesoscopic tool to probe colloidal dispersions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Formulation of aqueous and organic ferrofluids: from surface charge properties to an efficient transfer of magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Turq</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Scientifiques de Marcoule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Formulation Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167738v1</w:t>
+                <w:t xml:space="preserve">hal-00193658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of aqueous and organic ferrofluids: from surface charge properties to an efficient transfer of magnetic nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Magnetic scattering in concentrated magnetic fluids and solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Formulation Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193658v1</w:t>
+                <w:t xml:space="preserve">hal-00171732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic scattering in concentrated magnetic fluids and solids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Rotational freezing and ageing in a glass-forming ferrofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171732v1</w:t>
+                <w:t xml:space="preserve">hal-00171282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational freezing and ageing in a glass-forming ferrofluid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Soret coefficient and thermal diffusion in concentrated ionic ferrofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171282v1</w:t>
+                <w:t xml:space="preserve">hal-00171284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soret coefficient and thermal diffusion in concentrated ionic ferrofluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of the Soret coefficient of ionic ferrofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">7th International Meeting on Thermodiffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Donastia - San Sebastian, Spain. pp.à venir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171284v1</w:t>
+                <w:t xml:space="preserve">hal-00170936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of superspinglass dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brownian dynamics contribution to the study of ions in aqueous solutions, charged interfaces and magnetic colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC DYGLAGEMEM Network, Winter School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Les Houches, France</w:t>
+              <w:t xml:space="preserve">7th Liblice Conference on the statistical mechanics of liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170932v1</w:t>
+                <w:t xml:space="preserve">hal-00143674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian dynamics contribution to the study of ions in aqueous solutions, charged interfaces and magnetic colloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Jardat</w:t>
+                <w:t xml:space="preserve">Dynamique lente de ferrofluides denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Turq</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Liblice Conference on the statistical mechanics of liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Czech Republic</w:t>
+              <w:t xml:space="preserve">10ème Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143674v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique lente de ferrofluides denses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Dynamical arrest of a dense ferrofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dupuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Perzynski</w:t>
+                <w:t xml:space="preserve">Regine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">COE International Seminar (Toyo University)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142585v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical arrest of a dense ferrofluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Wandersman</w:t>
+                <w:t xml:space="preserve">Soret coefficient and thermal diffusion in concentrated ionic ferrofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Meriguet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Gilles Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COE International Seminar (Toyo University)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172360v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical arrest in concentrated Magnetic Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ESRF users' Meeting - Dynamical phenomena in Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soret coefficient and thermal diffusion in concentrated ionic ferrofluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of superspinglass dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinah Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COE International Seminar (Toyo University)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">EC DYGLAGEMEM Network, Winter School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172361v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced Rayleigh Scattering experiments in concentrated magnetic fluids : effect of interparticle interactions on the diffusion coefficient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Dupuis</w:t>
+                <w:t xml:space="preserve">Slow dynamics and aging in glassy magnetic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...10 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th IDMRCS : International Discussion Meeting on Relaxations in Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018891v1</w:t>
+                <w:t xml:space="preserve">hal-00018897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow dynamics and aging in glassy magnetic fluids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical properties of ferrofluids in zero and applied magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IDMRCS : International Discussion Meeting on Relaxations in Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">6th German Ferrofluid Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018897v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical properties of ferrofluids in zero and applied magnetic fields</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiscale Dynamics in Ionic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th German Ferrofluid Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">29th International Conference on Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018894v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Dynamics in Ionic Media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotational dynamics of a ferrofluid near its glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Solution Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">5th IDMRCS : International Discussion Meeting on Relaxations in Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173049v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational dynamics of a ferrofluid near its glass transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Perzynski</w:t>
+                <w:t xml:space="preserve">Structural anisotropy of charge-stabilized ferrofluids under an external magnetic field investigated by Brownian dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IDMRCS : International Discussion Meeting on Relaxations in Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">6th Ferrofluid Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saarbruecken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018899v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dipolar interactions on the phase behaviour of aqueous suspensions of magnetic nanoparticles</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Experimental investigation of superspin glass dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.10A502, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cousin</w:t>
-[...58 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1063/1.1850333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142586v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of superspin glass dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the dipolar interactions on the phase behaviour of aqueous suspensions of magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Parker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Dubois</w:t>
+                <w:t xml:space="preserve">A. Cebers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...10 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Geilo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018892v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural anisotropy of charge-stabilized ferrofluids under an external magnetic field investigated by Brownian dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Brownian simulations contribution to the study of particle dynamics in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Jardat</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Ferrofluid Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saarbruecken, Germany</w:t>
+              <w:t xml:space="preserve">29th IUPAC International Conference on Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019120v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of superspin glass dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinah Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'Institut H. Poincaré "Recent progress in glassy physics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian simulations contribution to the study of particle dynamics in solution</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Forced Rayleigh Scattering experiments in concentrated magnetic fluids : effect of interparticle interactions on the diffusion coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grün</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Amatore</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00019119v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of concentrated magnetic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th japanese-French Seminar on Magnetic Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9940,90 +9940,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced Rayleigh Scattering experiments in concentrated magnetic fluids : effect of interparticle interactions on the diffusion coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Magnetic Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Guaruja, Brazil</w:t>
@@ -10052,90 +10052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow dynamics approaching the glass transition in repulsive magnetic fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on Slow Dynamics in Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Sendai, Japan. pp.124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10160,77 +10160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of superspin glass dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10317,51 +10317,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et dynamique des colloïdes magnétiques : détermination expérimentale et modélisation brownienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mériguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10478,51 +10478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1078E7A8"/>
+    <w:nsid w:val="97E880DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10709,51 +10709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-meriguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9921-0395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098744151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210159673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140016507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1090-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gerony" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlanseu Tan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00289C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Boulard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.125371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109466" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Souza Braga Neto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Kar&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2024.100087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Denic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131816" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bertuit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Benassai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;riguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c06212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03450977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202112108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deanno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202000235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Levitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03414640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Janc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Luk&#353;i&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojko Vlachy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Bryant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bacle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09725" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Giot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106270" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02497554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hostnik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;rtomir Podlipnik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Cerar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kouyat&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Filomeno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demouchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;riguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamae" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06858E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11835-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Dolce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.10.07" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Salez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Nakamae" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs Cebers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20060405" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06061D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabreira Gomes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02558d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Weigand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Zimmermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Lopes Filomeno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour L Kouyat&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L Demouchy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.07.050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423292v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Bon&#269;ina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04193K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-016-4000-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Huang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Salez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wiertel-Gasquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927665" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dahirel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.906672" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chevalet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.885094" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsindhu Bhowmik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01164" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Giesecke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Hallberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stilbs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04446k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle M Roger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.07.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46PQF7JM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516009v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dozol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haolan Xu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4067789" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Sarac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bester-Rogac Marija" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400161n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs C&#275;bers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51961A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Batot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Louis," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043304" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ancian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meriguet," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou Hassan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069459" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hojeij" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Su" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxin Tan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Girault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157921v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meriguet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eugster" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.11.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175499v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demouchy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2007.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-RR1WXM4Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00903209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/38/S11" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110397v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/45/001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115593v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558573" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JVX3WFNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2056551" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113418v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1784434" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143692v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meriguet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(03)00251-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P12KMT41-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879914v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriella Porras&#8208;Gutierrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rizzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03507303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styliani Papadopoulou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03878639v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rizzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03878645v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01280362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huisman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zimmermann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weigand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00959876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zimmermann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Huisman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170936v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167738v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171282v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171284v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170932v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Parker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ladieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143674v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142585v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perzynski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172360v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170939v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018891v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKNT4VTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018897v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018894v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farago" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173049v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142586v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018892v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ladieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850333" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019120v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170927v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019119v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gr&#252;n" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172388v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170908v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172385v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018898v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00069633v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-meriguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9921-0395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098744151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210159673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140016507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1090-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gerony" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Boulard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thillaye Du Boullay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.125371" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Souza Braga Neto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129686" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109466" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlanseu Tan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00289C" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Kar&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jil.2024.100087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Denic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131816" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03450977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;riguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202112108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bertuit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Benassai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c06212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deanno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202000235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Levitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.07.085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03414640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Janc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Luk&#353;i&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojko Vlachy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Bryant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bacle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09725" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Giot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106270" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02497554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hostnik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;rtomir Podlipnik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Cerar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kouyat&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Filomeno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demouchy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;riguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamae" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06858E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11835-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Dolce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.10.07" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Salez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Nakamae" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs Cebers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20060405" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06061D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabreira Gomes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02558d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Weigand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Zimmermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Bon&#269;ina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04193K" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-016-4000-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Lopes Filomeno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour L Kouyat&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L Demouchy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.07.050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01367117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Huang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Salez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wiertel-Gasquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927665" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dahirel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.906672" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsindhu Bhowmik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01164" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Giesecke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Hallberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stilbs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04446k" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chevalet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dahirel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.885094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dozol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haolan Xu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4067789" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs C&#275;bers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM51961A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Sarac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bester-Rogac Marija" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400161n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Batot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Louis," TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043304" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle M Roger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.07.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46PQF7JM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ancian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meriguet," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou Hassan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069459" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hojeij" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Su" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxin Tan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Girault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demouchy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JNETDY.2007.019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-RR1WXM4Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157921v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meriguet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eugster" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.11.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00903209v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/38/S11" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110397v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/45/001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115593v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558573" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JVX3WFNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2056551" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113418v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1784434" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143692v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meriguet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(03)00251-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P12KMT41-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879914v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soulmi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriella Porras&#8208;Gutierrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rizzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03507303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styliani Papadopoulou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03878639v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rizzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03878645v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01280362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huisman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zimmermann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weigand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00959876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zimmermann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Huisman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171732v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143674v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142585v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perzynski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172360v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172361v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170939v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170932v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Parker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ladieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018897v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018894v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farago" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173049v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018899v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018892v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parker" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ladieu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850333" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142586v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019119v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gr&#252;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170927v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018891v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKNT4VTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172388v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170908v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172385v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018898v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00069633v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>