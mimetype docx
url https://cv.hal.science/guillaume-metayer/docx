--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -66,1109 +66,1369 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-modeling of a physically-based pesticide runoff model with a Long-Short term Memory approach</w:t>
+                <w:t xml:space="preserve">Assessing long-term variability in daily river water temperature in the Seine Basin, including the Paris metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Damien Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Valerie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2026, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127961v1</w:t>
+                <w:t xml:space="preserve">hal-05560104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-modélisation d’un modèle de prédiction des contaminations de ruissellements par les pesticides à l’exutoire d’une parcelle agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing multi-decadal daily river water temperature in the Seine RiverBasin (France) with a bidirectional LSTM and basin-location embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Metayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dagès</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Voltz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Damien Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04747901v1</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2026, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la performance d’un modèle de transfert de pesticides par ruissellement à l’échelle d’une parcelle de vigne en contexte méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the MHYDAS-Pesticide-1.0 model in simulating pesticide concentrations in surface waters at plot-scale continuously over decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling of a physically based pesticide runoff model with a long short-term memory approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-modeling of a physically-based pesticide runoff model with a Long-Short term Memory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05192397v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a pesticide fate model for predicting multi-year surface runoff contamination in a Mediterranean vineyard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méta-modélisation d’un modèle de prédiction des contaminations de ruissellements par les pesticides à l’exutoire d’une parcelle agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04317421v1</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par approche mixte mécaniste-statistique du devenir des pesticides dans l'environnement pour le diagnostic de la contamination des sols et des eaux</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sciences de l'environnement. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2024. Français. </w:t>
+                <w:t xml:space="preserve">Metamodeling of a physically based pesticide runoff model with a long short-term memory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2024AGROM010⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 662 (Part A), pp.133800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of a pesticide fate model for predicting multi-year surface runoff contamination in a Mediterranean vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04972030v2</w:t>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.167357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la performance d’un modèle de transfert de pesticides par ruissellement à l’échelle d’une parcelle de vigne en contexte méditerranéen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation par approche mixte mécaniste-statistique du devenir des pesticides dans l'environnement pour le diagnostic de la contamination des sols et des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...211 lines deleted...]
-                <w:t xml:space="preserve">hal-04089205v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024AGROM010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04972030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de MHYDAS-Pestides-1.0 à l’échelle parcellaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2021, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1315,51 +1575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19160" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;tayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04972030v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AGROM010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;tayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04972030v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AGROM010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>