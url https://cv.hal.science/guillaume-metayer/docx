--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -609,565 +609,565 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-modeling of a physically-based pesticide runoff model with a Long-Short term Memory approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+                <w:t xml:space="preserve">Metamodeling of a physically based pesticide runoff model with a long short-term memory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 662 (Part A), pp.133800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19160⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127961v1</w:t>
+                <w:t xml:space="preserve">hal-05192397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-modélisation d’un modèle de prédiction des contaminations de ruissellements par les pesticides à l’exutoire d’une parcelle agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+                <w:t xml:space="preserve">Performance of a pesticide fate model for predicting multi-year surface runoff contamination in a Mediterranean vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.167357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747901v1</w:t>
+                <w:t xml:space="preserve">hal-04317421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling of a physically based pesticide runoff model with a long short-term memory approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Métayer</w:t>
+                <w:t xml:space="preserve">Meta-modeling of a physically-based pesticide runoff model with a Long-Short term Memory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05192397v1</w:t>
+                <w:t xml:space="preserve">hal-05127961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a pesticide fate model for predicting multi-year surface runoff contamination in a Mediterranean vineyard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Métayer</w:t>
+                <w:t xml:space="preserve">Méta-modélisation d’un modèle de prédiction des contaminations de ruissellements par les pesticides à l’exutoire d’une parcelle agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Crevoisier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04317421v1</w:t>
+                <w:t xml:space="preserve">hal-04747901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1575,51 +1575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;tayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04972030v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AGROM010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;tayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133800" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167357" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04972030v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AGROM010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>