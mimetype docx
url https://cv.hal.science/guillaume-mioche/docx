--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THINICE field campaign: Interactions between Arctic cyclones, tropopause polar vortices, clouds and sea ice in summer</w:t>
+                <w:t xml:space="preserve">Overview: quasi-Lagrangian observations of Arctic air mass transformations – introduction and initial results of the HALO–(AC)3 aircraft campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Delanoë</w:t>
+                <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Doyle</w:t>
+                <w:t xml:space="preserve">Susanne Crewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Methven</w:t>
+                <w:t xml:space="preserve">André Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Barrell</w:t>
+                <w:t xml:space="preserve">Andreas Herber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kirbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0143.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (15), pp.8865-8892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-8865-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04734078v2</w:t>
+                <w:t xml:space="preserve">insu-04522598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview: quasi-Lagrangian observations of Arctic air mass transformations – introduction and initial results of the HALO–(AC)3 aircraft campaign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lidar–radar synergistic method to retrieve ice, supercooled water and mixed-phase cloud properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Crewell</w:t>
+                <w:t xml:space="preserve">Clémantyne Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ehrlich</w:t>
+                <w:t xml:space="preserve">Silke Groß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Herber</w:t>
+                <w:t xml:space="preserve">Florian Ewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kirbus</w:t>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (15), pp.8865-8892. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), pp.3863-3881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-24-8865-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-3863-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04522598v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04372406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar–radar synergistic method to retrieve ice, supercooled water and mixed-phase cloud properties</w:t>
+                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémantyne Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Delanoë</w:t>
+                <w:t xml:space="preserve">Diana Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Groß</w:t>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ewald</w:t>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+                <w:t xml:space="preserve">Antoine Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (12), pp.3863-3881. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-17-3863-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04372406v2</w:t>
+                <w:t xml:space="preserve">hal-04574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relating Ocean Biogeochemistry and Low‐Level Cloud Properties Over the Southern Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Arteaga</w:t>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Planche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Baudoux</w:t>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dziduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (10), pp.e2024GL108309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl108309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574295v1</w:t>
+                <w:t xml:space="preserve">insu-04601369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Ocean Biogeochemistry and Low‐Level Cloud Properties Over the Southern Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Bazantay</w:t>
+                <w:t xml:space="preserve">The THINICE field campaign: Interactions between Arctic cyclones, tropopause polar vortices, clouds and sea ice in summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+                <w:t xml:space="preserve">John Methven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Uitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dziduch</w:t>
+                <w:t xml:space="preserve">Chris Barrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (10), pp.e2024GL108309. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (12), pp.E2330-E2354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024gl108309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0143.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04601369v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04734078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-scattering effects on single-wavelength lidar sounding of multi-layered clouds</w:t>
               </w:r>
@@ -1174,90 +1174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: MOSAiC-ACA and AFLUX - Arctic airborne campaigns characterizing the exit area of MOSAiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Mech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Lüpkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.116. </w:t>
@@ -1844,90 +1844,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAiC-ACA and AFLUX - Arctic airborne campaigns characterizing the exit area of MOSAiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Mech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Lüpkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.790. </w:t>
@@ -2099,51 +2099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arctic Cloud Puzzle: Using ACLOUD/PASCAL Multi-Platform Observations to Unravel the Role of Clouds and Aerosol Particles in Arctic Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,632 +2227,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cirrus heterogeneity on lidar CALIOP/CALIPSO data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
+                <w:t xml:space="preserve">Vertical distribution of microphysical properties of Arctic springtime low-level mixed-phase clouds over the Greenland and Norwegian seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Gour</w:t>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.12845-12869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-12845-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893497v1</w:t>
+                <w:t xml:space="preserve">hal-01625414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution of microphysical properties of Arctic springtime low-level mixed-phase clouds over the Greenland and Norwegian seas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+                <w:t xml:space="preserve">Effects of cirrus heterogeneity on lidar CALIOP/CALIPSO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Alkasem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szczap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Febvre</w:t>
+                <w:t xml:space="preserve">Yahya Gour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.12845-12869. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.38-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-12845-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625414v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud chamber experiments on the origin of ice crystal complexity in cirrus clouds</w:t>
+                <w:t xml:space="preserve">Using in-situ airborne measurements to evaluate three cloud phase products derived from CALIPSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schnaiter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Järvinen</w:t>
+                <w:t xml:space="preserve">Gregory Cesana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vochezer</w:t>
+                <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abdelmonem</w:t>
+                <w:t xml:space="preserve">D. Winker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wagner</w:t>
+                <w:t xml:space="preserve">B. Getzewich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-5091-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD024334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890420v1</w:t>
+                <w:t xml:space="preserve">hal-01318943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using in-situ airborne measurements to evaluate three cloud phase products derived from CALIPSO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloud chamber experiments on the origin of ice crystal complexity in cirrus clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chepfer</w:t>
+                <w:t xml:space="preserve">Martin Schnaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Järvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Winker</w:t>
+                <w:t xml:space="preserve">Paul Vochezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Getzewich</w:t>
+                <w:t xml:space="preserve">Ahmed Abdelmonem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Cai</w:t>
+                <w:t xml:space="preserve">Robert Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.5091-5110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JD024334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-5091-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318943v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Spherical Ice in Convective Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Järvinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schnaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2916,51 +2916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the mixed-phase clouds in the Arctic with a focus on the Svalbard region: a study based on spaceborne active remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Busen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heymsfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,51 +3552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of the microphysical and optical properties of an Arctic nimbostratus cloud during the ASTAR 2004 experiment: Implications for light-scattering modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3725,51 +3725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dörnbrack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4120,51 +4120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of low-level clouds over the southern oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bazantay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,64 +4241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLOUD MICROPHYSICAL PROPERTIES OF SUMMERTIME ARCTIC STRATOCUMULUS DURING THE ACLOUD CAMPAIGN : COMPARISON WITH PREVIOUS RESULTS IN THE EUROPEAN ARCTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,103 +4366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Arctic mixed phase clouds at regional and small scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, manchester, United Kingdom</w:t>
@@ -4504,90 +4504,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic mixed phase clouds properties based on airborne in situ and remote sensing measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szczap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennolé Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Davos Atmosphere and Cryosphere Assembly DACA-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Davos, Switzerland</w:t>
@@ -4911,51 +4911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spaceborne remote sensing and airborne in situ observations of Arctic mixed-phase clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixed-Phase Clouds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Elsevier, pp.121-150, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5261,51 +5261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coopman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04734078v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Methven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Barrell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0143.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04522598v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kirbus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8865-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04372406v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gro&#223;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ewald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3863-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04601369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108309" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04599479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3011-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#252;pkes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-023-02039-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ckner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notholt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0218.2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J&#228;rvinen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Nehlert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglang Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Waitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7611-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03620001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alkasem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1729-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01900-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893892v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-199-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893497v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01890420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schnaiter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vochezer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-5091-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cesana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Getzewich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024334" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-15-0365.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ceccaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2445-2015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bugliaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minikin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-727-2012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01895896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2537-2011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Josset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012376" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymsfield" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-10-11009-2010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Garrett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd014016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lampert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;rnbrack" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gayet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-2647-2009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Armetta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2-779-2009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03680894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9550" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614464v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810549-8.00006-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coopman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04522598v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kirbus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8865-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04372406v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gro&#223;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ewald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3863-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04601369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108309" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04734078v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Methven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Barrell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0143.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04599479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3011-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#252;pkes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-023-02039-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ckner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notholt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0218.2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J&#228;rvinen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Nehlert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglang Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Waitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7611-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03620001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alkasem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1729-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01900-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893892v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-199-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cesana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Getzewich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024334" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01890420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schnaiter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vochezer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-5091-2016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-15-0365.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ceccaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2445-2015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bugliaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minikin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-727-2012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01895896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2537-2011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Josset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012376" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymsfield" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-10-11009-2010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Garrett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd014016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lampert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;rnbrack" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gayet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-2647-2009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Armetta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2-779-2009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03680894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9550" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614464v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810549-8.00006-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>