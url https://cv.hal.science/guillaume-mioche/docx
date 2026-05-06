--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview: quasi-Lagrangian observations of Arctic air mass transformations – introduction and initial results of the HALO–(AC)3 aircraft campaign</w:t>
+                <w:t xml:space="preserve">Lidar–radar synergistic method to retrieve ice, supercooled water and mixed-phase cloud properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Wendisch</w:t>
+                <w:t xml:space="preserve">Clémantyne Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Crewell</w:t>
+                <w:t xml:space="preserve">Silke Groß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ehrlich</w:t>
+                <w:t xml:space="preserve">Florian Ewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Herber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kirbus</w:t>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-8865-2024⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), pp.3863-3881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-3863-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04522598v2</w:t>
+                <w:t xml:space="preserve">insu-04372406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar–radar synergistic method to retrieve ice, supercooled water and mixed-phase cloud properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémantyne Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Delanoë</w:t>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Groß</w:t>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ewald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+                <w:t xml:space="preserve">Antoine Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-17-3863-2024⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04372406v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The THINICE field campaign: Interactions between Arctic cyclones, tropopause polar vortices, clouds and sea ice in summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Arteaga</w:t>
+                <w:t xml:space="preserve">James Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Planche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+                <w:t xml:space="preserve">John Methven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Baudoux</w:t>
+                <w:t xml:space="preserve">Chris Barrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (12), pp.E2330-E2354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0143.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574295v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04734078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating Ocean Biogeochemistry and Low‐Level Cloud Properties Over the Southern Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bazantay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dziduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (10), pp.e2024GL108309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024gl108309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04601369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THINICE field campaign: Interactions between Arctic cyclones, tropopause polar vortices, clouds and sea ice in summer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview: quasi-Lagrangian observations of Arctic air mass transformations – introduction and initial results of the HALO–(AC)3 aircraft campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Wendisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Delanoë</w:t>
+                <w:t xml:space="preserve">Susanne Crewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Doyle</w:t>
+                <w:t xml:space="preserve">André Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Methven</w:t>
+                <w:t xml:space="preserve">Andreas Herber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Barrell</w:t>
+                <w:t xml:space="preserve">Benjamin Kirbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (12), pp.E2330-E2354. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (15), pp.8865-8892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0143.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-8865-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04734078v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04522598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-scattering effects on single-wavelength lidar sounding of multi-layered clouds</w:t>
               </w:r>
@@ -1174,90 +1174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: MOSAiC-ACA and AFLUX - Arctic airborne campaigns characterizing the exit area of MOSAiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Mech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Lüpkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.116. </w:t>
@@ -1695,334 +1695,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical model of multiple-scattering effect on single-wavelength lidar data of aerosols and clouds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MOSAiC-ACA and AFLUX - Arctic airborne campaigns characterizing the exit area of MOSAiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Mech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Lüpkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Wendisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-15-1729-2022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01900-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620001v1</w:t>
+                <w:t xml:space="preserve">hal-04117808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAiC-ACA and AFLUX - Arctic airborne campaigns characterizing the exit area of MOSAiC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical model of multiple-scattering effect on single-wavelength lidar data of aerosols and clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szczap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Alkasem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.790. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.1729-1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01900-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-1729-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117808v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">McRALI: a Monte Carlo high-spectral-resolution lidar and Doppler radar simulator for three-dimensional cloudy atmosphere remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szczap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Alkasem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arctic Cloud Puzzle: Using ACLOUD/PASCAL Multi-Platform Observations to Unravel the Role of Clouds and Aerosol Particles in Arctic Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of microphysical properties of Arctic springtime low-level mixed-phase clouds over the Greenland and Norwegian seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,51 +2371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cirrus heterogeneity on lidar CALIOP/CALIPSO data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Alkasem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szczap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schnaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2916,51 +2920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the mixed-phase clouds in the Arctic with a focus on the Svalbard region: a study based on spaceborne active remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,51 +3556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of the microphysical and optical properties of an Arctic nimbostratus cloud during the ASTAR 2004 experiment: Implications for light-scattering modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3680,291 +3684,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphysical and radiative characterization of a subvisible midlevel Arctic ice cloud by airborne observations-a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of the Nevzorov hot wire probe in clouds dominated by droplet conditions in the drizzle size range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lampert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-9-2647-2009⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.779-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-2-779-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893486v1</w:t>
+                <w:t xml:space="preserve">hal-01981210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the Nevzorov hot wire probe in clouds dominated by droplet conditions in the drizzle size range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+                <w:t xml:space="preserve">Microphysical and radiative characterization of a subvisible midlevel Arctic ice cloud by airborne observations-a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dörnbrack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Armetta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-F Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (2), pp.779-788. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (8), pp.2647-2661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-2-779-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-2647-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981210v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4120,51 +4124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of low-level clouds over the southern oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bazantay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,90 +4245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLOUD MICROPHYSICAL PROPERTIES OF SUMMERTIME ARCTIC STRATOCUMULUS DURING THE ACLOUD CAMPAIGN : COMPARISON WITH PREVIOUS RESULTS IN THE EUROPEAN ARCTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4366,51 +4370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Arctic mixed phase clouds at regional and small scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4418,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, manchester, United Kingdom</w:t>
@@ -4504,51 +4508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic mixed phase clouds properties based on airborne in situ and remote sensing measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szczap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,51 +4915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spaceborne remote sensing and airborne in situ observations of Arctic mixed-phase clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixed-Phase Clouds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Elsevier, pp.121-150, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5261,51 +5265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coopman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04522598v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kirbus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8865-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04372406v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gro&#223;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ewald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3863-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04601369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108309" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04734078v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Methven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Barrell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0143.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04599479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3011-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#252;pkes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-023-02039-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ckner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notholt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0218.2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J&#228;rvinen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Nehlert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglang Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Waitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7611-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03620001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alkasem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1729-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01900-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893892v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-199-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cesana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Getzewich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024334" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01890420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schnaiter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vochezer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-5091-2016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-15-0365.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ceccaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2445-2015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bugliaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minikin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-727-2012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01895896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2537-2011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Josset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012376" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymsfield" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-10-11009-2010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Garrett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd014016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lampert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;rnbrack" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gayet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-2647-2009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Armetta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2-779-2009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03680894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9550" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614464v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810549-8.00006-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dziduch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coopman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04372406v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gro&#223;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ewald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3863-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04734078v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Methven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Barrell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0143.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04601369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108309" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04522598v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kirbus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8865-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04599479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3011-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#252;pkes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-023-02039-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ckner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crewell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehrlich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notholt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0218.2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J&#228;rvinen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Nehlert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglang Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Waitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7611-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01900-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03620001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alkasem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1729-2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893892v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-199-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.07.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cesana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Getzewich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024334" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01890420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schnaiter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vochezer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmonem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-5091-2016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-15-0365.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ceccaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2445-2015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bugliaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minikin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-727-2012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01895896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2537-2011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Josset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012376" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heymsfield" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-10-11009-2010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Garrett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd014016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Armetta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2-779-2009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lampert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;rnbrack" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Gayet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-2647-2009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03680894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9550" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614464v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810549-8.00006-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF22026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>