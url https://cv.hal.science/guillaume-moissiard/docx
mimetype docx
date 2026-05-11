--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -980,1089 +980,1089 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Mobile Domain protein-DNA motif modules counteract Polycomb silencing to stabilize gene expression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transposable elements: between epigenetics and adaptive functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moissiard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Epigenetics Symposium at UCLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Los Angeles (CA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Plant Mobile Domain proteins antagonize the Polycomb group protein- mediated gene silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarry Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pélissier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dajoux Gabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouch-Pélissier M.N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Epigenetics - Epiplant Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposable elements: between epigenetic repression and adaptive function in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moissiard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Mobil-ET annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant mobile domain proteins ensure Microrchidia 1 expression to fulfill transposon silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pouch- Pélissier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Descombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04731204v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNET 2023 GDR Mobil-ET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Perpignan, France. pp.e202201539, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202201539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Plant Mobile Domain proteins in the regulation of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moissiard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abcam Chromatin and Epigenetics meeting: Inheritance and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Munich, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of transposable elements on transcriptional diversity in stressed plants</w:t>
-[...125 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Mobile Domain protein-DNA motif modules counteract Polycomb silencing to stabilize gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Dajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.N. Pouch-Pélissier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pouch- Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...159 lines deleted...]
-                <w:t xml:space="preserve">hal-04887118v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plant Mobile Domain proteins antagonize the Polycomb group protein- mediated gene silencing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of transposable elements on transcriptional diversity in stressed plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dajoux Gabin</w:t>
+                <w:t xml:space="preserve">Antoine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouch-Pélissier M.N.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axelle Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Pesantez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moissiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Epigenetics - Epiplant Meeting 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04890576v1</w:t>
+              <w:t xml:space="preserve">International congress on transposable elements 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint-malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements: between epigenetics and adaptive functions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Plant Mobile Domain proteins antagonize the Polycomb group protein-mediated gene silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Dajoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Pouch-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Epigenetics Symposium at UCLA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04888989v1</w:t>
+              <w:t xml:space="preserve">International congress on transposable elements 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements: between epigenetic repression and adaptive function in plants.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant mobile domain proteins ensure Microrchidia 1 expression to fulfill transposon silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Descombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mobil-ET annual meeting</w:t>
-[...128 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Perpignan, France. pp.e202201539, </w:t>
+              <w:t xml:space="preserve">Epilant 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Banyuls-sur-Mer, France. 6 (4), pp.e202201539, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26508/lsa.202201539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04889611v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2232,51 +2232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12847B35"/>
+    <w:nsid w:val="76604B91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2463,51 +2463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-moissiard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9532-6876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131278150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jarry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Dajoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02127-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Nicolau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201539" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moissiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1260391" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10112952" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02561768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Jami-Alahmadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008324" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Deleris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Greenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Ausin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Law" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2010.158" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch- P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagarde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Costa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Pesantez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarry Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lissier Thierry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajoux Gabin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouch-P&#233;lissier M.N." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-03037768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-moissiard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9532-6876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131278150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jarry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Dajoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02127-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Nicolau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201539" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moissiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1260391" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10112952" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02561768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Jami-Alahmadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008324" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Deleris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Greenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Ausin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Law" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2010.158" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarry Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lissier Thierry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajoux Gabin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouch-P&#233;lissier M.N." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch- P&#233;lissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagarde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Pesantez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-03037768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>