--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -333,343 +333,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05426602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ex-ante economic and environmental assessment of railway intervention: A case study in Regione Lombardia</w:t>
+                <w:t xml:space="preserve">Promoting urban carpooling: a social cost approach based on the Lyon case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Garola</w:t>
+                <w:t xml:space="preserve">Alix Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Siragusa</w:t>
+                <w:t xml:space="preserve">Clément Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Mangiaracina</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, pp.101367. </w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84 | 2025 - Varia, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cstp.2025.101367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/cst.13086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132862v1</w:t>
+                <w:t xml:space="preserve">hal-04465555v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting urban carpooling: a social cost approach based on the Lyon case study</w:t>
+                <w:t xml:space="preserve">An ex-ante economic and environmental assessment of railway intervention: A case study in Regione Lombardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Le Goff</w:t>
+                <w:t xml:space="preserve">Giovanni Garola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Koning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Monchambert</w:t>
+                <w:t xml:space="preserve">Giovanni Mancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Marchal</w:t>
+                <w:t xml:space="preserve">Chiara Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ray</w:t>
+                <w:t xml:space="preserve">Riccardo Mangiaracina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 84 | 2025 - Varia, </w:t>
+              <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.101367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/cst.13086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cstp.2025.101367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465555v3</w:t>
+                <w:t xml:space="preserve">hal-05132862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of numerical platforms on individual choices and social welfare: The case of short-distance carpooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics of Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, pp.100389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -794,51 +794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are solo driving commuters ready to switch to carpool? Heterogeneity of preferences in Lyon's urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1134,382 +1134,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03870060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economics of crowding in rail transit</w:t>
+                <w:t xml:space="preserve">Crowding in public transport: Who cares and why?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André de Palma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Lindsey</w:t>
+                <w:t xml:space="preserve">Luke Haywood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jue.2017.06.003⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.215-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2017.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01654975v1</w:t>
+                <w:t xml:space="preserve">hal-01517820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Economics of Crowding in Public Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The economics of crowding in rail transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lindsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101, pp.106 - 122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2017.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jue.2017.06.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203310v2</w:t>
+                <w:t xml:space="preserve">halshs-01654975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowding in public transport: Who cares and why?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Koning</w:t>
+                <w:t xml:space="preserve">The Economics of Crowding in Public Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lindsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.106 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2017.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2017.04.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01517820v1</w:t>
+                <w:t xml:space="preserve">hal-01203310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public transport reliability and commuter strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81, pp.14-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1752,215 +1752,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04540642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of numerical platforms and matching characteristics on individual choices and social welfare: the case of short-distance carpooling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pricing of myopic multi-sided platforms: theory and application to carpooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04406375v1</w:t>
+                <w:t xml:space="preserve">halshs-03980205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing of myopic multi-sided platforms: theory and application to carpooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of numerical platforms and matching characteristics on individual choices and social welfare: the case of short-distance carpooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03980205v1</w:t>
+                <w:t xml:space="preserve">halshs-04406375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Values of Time for Carpool Commuting with HOV lanes: A Discrete Choice Experiment in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2335,64 +2335,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal fares and capacity decisions for crowded public transport systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lindsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2974,51 +2974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AE31F91"/>
+    <w:nsid w:val="3913FF9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3205,51 +3205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-monchambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0599-9955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189823577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104767" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mancardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Siragusa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mangiaracina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2025.101367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465555v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Le Goff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2024.100389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2023.104903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desmaris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121589v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.12.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lindsey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203310v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Haywood" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.04.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827972v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2014.02.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142930v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373768v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Proost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;rcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tirachini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10470-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01235400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05131116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-monchambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0599-9955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189823577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104767" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465555v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mancardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Siragusa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mangiaracina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2025.101367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2024.100389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2023.104903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desmaris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121589v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.12.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Haywood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.04.022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lindsey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.06.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203310v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827972v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2014.02.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142930v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373768v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Proost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;rcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tirachini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10470-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01235400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05131116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>