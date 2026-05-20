--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,2919 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2867 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Monchambert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant professor, Université Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0599-9955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189823577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=MaCAQd8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Monchambert is an Associate Professor in Economics at Université Lumière Lyon 2, where he is affiliated with the LAET research lab. He currently serves as co-director of the Master’s program “Transports, Réseaux, Territoires”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on transport economics, urban economics, applied microeconomics, and econometrics. He has a particular interest in pricing policies, urban congestion, carpooling, sustainable mobility, and the evaluation of public policies in the transport sector.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Monchambert’s work has been published in leading international journals, including the Journal of Public Economics, the Journal of Urban Economics, and Transportation Research Part A: Policy and Practice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has gained international experience through research stays at KU Leuven (Belgium), Queensland University of Technology (Australia), and UC Berkeley (USA), collaborating with renowned research teams and broadening his scientific perspective.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does subsidy increase the use of carpooling via platforms? The case of short-distance carpooling in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.104767. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2025.104767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05426602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ex-ante economic and environmental assessment of railway intervention: A case study in Regione Lombardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Siragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Mangiaracina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies on Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.101367. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cstp.2025.101367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting urban carpooling: a social cost approach based on the Lyon case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84 | 2025 - Varia, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.13086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465555v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of numerical platforms on individual choices and social welfare: The case of short-distance carpooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.100389. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecotra.2024.100389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseconomies of scale and subsidies in urban public transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 223, pp.104903. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpubeco.2023.104903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04112216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are solo driving commuters ready to switch to carpool? Heterogeneity of preferences in Lyon's urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03874904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Passenger Rail Efficiency: Measurement and Explanation in the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Desmaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (1), pp.22-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do (or don't) people carpool for long distance trips? A discrete choice experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132, pp.911-931. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2019.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre ferroviaire en Europe et « petites lignes » : la France peut mieux faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 514, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03870060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of crowding in rail transit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lindsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.106 - 122. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics of Crowding in Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lindsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.106 - 122. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowding in public transport: Who cares and why?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Haywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.215-227. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2017.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public transport reliability and commuter strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81, pp.14-29. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance urbaine et accessibilité : intérêts et limites de l’approche par les densités dans une perspective de modélisation de l’usage du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.document 642. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does subsidy increase carpooling usage? The case of short-distance carpooling in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04540642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of numerical platforms and matching characteristics on individual choices and social welfare: the case of short-distance carpooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04406375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing of myopic multi-sided platforms: theory and application to carpooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03980205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values of Time for Carpool Commuting with HOV lanes: A Discrete Choice Experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congestion, diseconomies of scale and subsidies in urban public transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How &amp;quot; efficient &amp;quot; are intercity railway prices and frequencies in Europe? Comparing a corridor in Belgium and in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stef Proost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subway Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hörcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Tirachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier; Elsevier, pp.471-478, 2021, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102671-7.10470-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04190494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal fares and capacity decisions for crowded public transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lindsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Conference of the Canadian Transportation Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montreal Marriott Chateau Champlain, Montréal, Canada. pp.412-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des TER plus performants ? La mise en concurrence ne pourra pas tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Desmaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les enjeux de la gratuité pour le réseau TCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Péguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SYTRAL (Lyon, France); LAET (Lyon, France). 2019, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three essays on the economics of congestion in public transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Université Paris Saclay (COmUE), 2015. English. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015SACLN006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01235400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essays on microeconomics of transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monchambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. École doctorale d'économie ED 465 Panthéon-Sorbonne, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05131116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2974,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3913FF9E"/>
+    <w:nsid w:val="155C80D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3205,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-monchambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0599-9955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189823577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104767" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465555v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mancardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Siragusa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mangiaracina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2025.101367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2024.100389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2023.104903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desmaris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121589v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.12.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Haywood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.04.022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lindsey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.06.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203310v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827972v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2014.02.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142930v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373768v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Proost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;rcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tirachini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10470-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01235400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05131116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-monchambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0599-9955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189823577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=MaCAQd8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104767" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mancardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Siragusa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mangiaracina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2025.101367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465555v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Le Goff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2024.100389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2023.104903" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desmaris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121589v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.12.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lindsey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.06.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203310v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Haywood" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.04.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827972v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2014.02.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25892" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373768v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Proost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;rcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tirachini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10470-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01235400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05131116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>