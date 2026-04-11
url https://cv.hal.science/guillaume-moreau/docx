--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Moreau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Computer Science, IMT Atlantique - Lab-STICC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2215-1865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035679581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of virtual character actions and emotional expressions on trust in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hoa Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-026-01334-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Whether the Mass of a Tool Replica Influences Virtual Training Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), pp.2411-2421. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3372041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep weathering effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Patow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting for Efficient Text Entry in Industrial VR Applications: Influence of Board Orientation and Sensory Feedback on Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benaouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (11), pp.4438-4448. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3320215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1141683. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Sensitive Urban Wind Representation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.239. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi11040239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Navigation Assistance Systems for People with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3141383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual data sphere: inverse stereographic projection for immersive multi-perspective geovisualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-4-2022, pp.235-242. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-235-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Removed Objects in 3D Meshes Using Up-to-Date Images for Mixed-Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.377. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10040377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect vSLAM Fusion for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Outahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.141. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Pose Estimation Using Collaborative Databases and Single Building Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geographic Information System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (06), pp.620-645. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jgis.2020.126036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of virtual objects' shadows and lighting coherence on distance perception in optical see‐through augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsid.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of physical, non-immersive virtual, and immersive virtual store environments on consumers' perceptions and purchase behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2020.106374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multiple and Coordinated Views for Multilayered Geospatial Data in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.425. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11090425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on differences in human perception between a real and an AR scene viewed in an OST-HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsid.752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions and purchase behavior toward imperfect fruits and vegetables in an immersive virtual reality grocery store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, pp.28-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs réagissent-ils, en situation d’achat, face à des fruits et légumes difformes ? Premiers résultats d’une étude menée en magasin laboratoire virtuel immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.141.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir l'invisible : de la vision par ordinateur aux réalités augmentée et Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Being Embodied in an Obese Virtual Body on Shopping Behavior and Products Perception in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de représentations et apprentissage de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184701003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Geometric Consensus: A General Purpose Point Pattern-Based Tracking Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (11), pp.1299 - 1308. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2459897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les informations temporelles dans et par les modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.415-436. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.415-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual fatigue reduction for immersive stereoscopic displays by disparity, content and focus-point adapted blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.3998-4004. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2171173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprint-Based Generalization of 3D Building Groups at Medium Level of Detail for Multi-Scale Urban Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (34), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time adaptive blur for reducing eye strain in stereoscopic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9(2), p. 1-18. ISSN: 1544-3558. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2207216.2207220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des tissus urbains à partir de l’analyse structurelle des réseaux viaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling of application and spatiotemporal data : application to the study of pedestrian behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyès Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.297--302. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-2011-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera tracking by online learning of keypoint arrangements using LLAH in augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0173-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géolocalisation en milieu urbain par appariement entre une collection d'images et un SIG 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (5), pp.107--131. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.14.5.107-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of immersive walking to analyze urban daylighting ambiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Tahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.99-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense stereo correspondence using quarters of wavelets transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Doncescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001405003892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Virtual Reality in the manufacturing industry: from design review to ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (1), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2004018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands Off, Avatars On: Towards a Modular Approach for Real-Time Body Modification in AR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2025: 24th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and Safety in Autonomous Vehicles: Evaluating Contextual Visualizations for Highlighting, Prediction, and Anchoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hoa Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Karlskrona, Sweden. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20251351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about the real use of virtual, extended and augmented reality ? A survey of a French representative sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Virtual Environments and Game Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHFE, Jul 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1004981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of a Prop Mass on Task Performance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2024: 34th International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hasegawa, N. Sakata and V. Sundstedt (Editors), Dec 2024, Tsukuba, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality beyond design reviews in shipbuilding : the need for industry-tailored immersive data interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benaouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2022 - International Conference on Computer Applications in Shipbuilding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RINA, Sep 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04340647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Sense of Embodiment in Virtual Reality: a study of the interactions between the senses of agency, self-location and ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2022, the joint international conference of the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapStack: Exploring Multilayered Geospatial Data In Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Visualization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.88-99, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008978600880099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Multisensory Wind Representation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Itoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representational Ecosystems in Architectural Design Studio Critiques: Do changes in the representational ecosystem affect tutors and students behaviors during design critiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2018 - 36th Annual Conference 17th-21st September 2018 Lodz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lodz, Poland. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and Augmented Reality in Architectural Design and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, CAAD Futures 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gülen Çağdaş, Mine Özkar, Leman F. Gül and Ethem Gürer, Jul 2017, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message from the ISMAR 2017 General Chair and Deputy General Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.IX, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR.2017.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geograhic data gathering system for image geolocalization refining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart Data and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Puebla, Mexico. pp.63 - 70, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-W3-63-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the use of an immersive Virtual Reality store to investigate consumer perceptions and purchase behavior toward non-standard fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.55 - 63, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of variability in shape, aspect and time of 3D Fruits and Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing design representational environment to support design learning in the studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial International Conference of the European Architectural Envisioning Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Virtual Visual Servoing Sensitivity in the Context of Image/GIS Registration for Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth IAPR International Conference on Machine Vision Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. pp.522-525, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MVA.2017.7986915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Facial Expressions as an Interaction Mechanism and their Impact on Affect, Workload and Usability in an AR game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Transon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Sugimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Spatiotemporal Data Modeling : Application to the Study of Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyès Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES international Symposium IDT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Baltimore (MD), United States. pp.549--558, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14616-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical and precise projector-camera calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2016, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time surface of revolution reconstruction on dense SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Nahagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Vision Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w17, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.307--308, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting off-the-shelf paper maps using intersection detection and geographical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 14th IAPR International Conference on Machine Vision Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.190-193, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVA.2015.7153164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iV.2015.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM Symposium on Virtual Reality Software and Technology (VRST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beijing, China. pp.59--68, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2821592.2821606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metrics to evaluate and improve text-based information visualization in 3D urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG'2014 - 22nd International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive suggestion and perception of climatic effects in virtual urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, France. pp.126 - 140, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2492494.2501896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust random dot markers: towards augmented unprepared maps with pure geographic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'14 the 20th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.45-54, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671015.2671022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de l’Association Française de Réalité Virtuelle (AFRV), Augmentée, Mixte et d’Interaction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Domain Ontologies from Reference Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Learning Technologies (ICALT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video/GIS registration system based on skyline matching method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shupeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servìère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Image Processing ICIP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3632-3636, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Augmented Learning in Science and Engineering in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.512-513, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling the urban project: the use of virtual reality for a perceptual approach of the urban climatic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEA11 - 11th European Architectural Envisioning Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eugenio Morello, Barbara E.A. Piga, Sep 2013, Milan, Italy. p. 297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Visual Query Language for Geographic Information System on a Touch Screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human Computer Interaction International (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.530--539, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing models for enhanced learning in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Centrale Beihang Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France. Paper 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new typology of augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH '12 Proceedings of the 3rd Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Megève, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2160125.2160143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an ontology of space: Application to 3D city modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chams-Eddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage, Usability, and Utility of 3D City Models – European COST Action TU0801</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France. pp.02007, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3U3D 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201203002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All range and heterogeneous multi-scale 3D city models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besuievsky Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Patow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyline Matching: A robust registration method between Video and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shupeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European COST Action TU0801 - Semantic Enrichment of 3D City Models for Sustainable Urban Development Location: Grad Sch Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201203007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sensory delineation of microclimatic urban ambiances in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.779-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D-GIS updating method with interaction in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis, ESDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing conceptual spatiotemporal model into object DBMS with semantic preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chams Eddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDM 2011 - Proceedings 2011 IEEE International Conference on Spatial Data Mining and Geographical Knowledge Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.160--165, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSDM.2011.5969024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural analysis of the streets’ network to urban fabric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2011 - 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facades modeling from a ground-view video with map constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th IAPR Conference on Machine Vision Applications, MVA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nara, Japan. pp.128--131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Conceptual Spatiotemporal Model into Object DBMS with Semantic Preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDM 2011 &amp; BJ-IWGIS 2011CSDM 2011 &amp; BJ-IWGIS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fuzhou, Fujian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Conceptual Spatiotemporal Model into Object Model with Semantic Keeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Conceptual Modeling. Recent Developments and New Directions. Lecture Notes in Computer Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.281--290, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24574-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional typology of augmented reality applications based on their tracking requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Location Awareness for Mixed and Dual Reality (LAMDa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards outdoor localization from GIS data and 3D content extracted from videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bari, Italy. pp.3613--3618, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2010.5637503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time comfort enhancement in stereoscopic displays by disparity and content-adapted blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.P. 3595-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser les bonnes pratiques autour de l'usage des blogs en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l’Information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Semantic Visualization of Trajectory Data in Urban City with a Space-time Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd WSEAS International Conference on Visualization, Imaging and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Faro, Portugal. pp.99--105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection Based on SURF and Color Edge Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Mitsumori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Workshop on Vision and Control for Access Space (VCAS) in 9th Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar city representation system based on map recognition using topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Mixed Reality, Third International Conference, VMR 2009, Held as Part of HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.128--135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image based view localization system retrieving from a panorama database by surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoyuki Yazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IAPR Conference on Machine Vision Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some experiments about shape perception in stereoscopic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Electronic Imaging - IS&amp;T/SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.Number 7237-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapBook AiR : AR City Representation System on a Physical Map using Topological Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Pacific-Rim Symposium on Image and Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR GIS on a physical map based on map image retrieval using LLAH tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Machine Vision Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Japan. pp.382--385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Conceptual and Ontological Models for Representing Spatio-Temporal Data and Semantic Evolution in GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies for urban development: Future development of urban ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Liège, Belgium. pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR-based GIS: Towards closing the loop between acquisition and visualization of geographical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR workshop Lets Go Out Research in Outdoor Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.2--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Localization based on Correspondences between Street Photographs and 2D Building GIS Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès COmpression et REprésentation des Signaux Audiovisuels CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptual and Ontological Models for Tracking Changes of Spatio-Temporal Objects and Concepts over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AGILE International Conference on Geographic Information Science 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Geographic Information Laboratories for Europe (AGILE), Jun 2009, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose computation based on Correspondence between 2D GIS and Street Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENT SYSTEMS AND AUTOMATION: 2nd Mediterranean Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Zarzis, Tunisia. pp.169--174, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections (in Japonese)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.218--225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based model for representing evolution of both data and semantic in GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of stereoscopic shape perception for virtual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Mapping of GIS Information by Pattern-based Tracking with Particle Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Uematsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.305--308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS: An abstraction layer to enhance Spatial Data Infrastructures usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AGILE International Conference on Geographic Information Science - AGILE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Localization Approach Based on Image / GIS Correspondence Using a Simple 2D Building Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of stereoscopic shape perception for virtual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.P.144-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des images stéréoscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille., France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection entièrement automatique de points de fuite dans des scènes architecturales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahzad Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2006 COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional reconstruction and texturation of museographic objects using multiple images and stereoscopic depth map fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference on Three-Dimensional Image Capture and Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp.Volume 5302, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.525687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Visual Immersion for design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Biarritz, France. pp.ISBN 2-9514772-2-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychophysique et techniques de la vision stéréoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école thématique interdisciplinaire du CNRS " Réalité Virtuelle et sciences du comportement ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frame work for the haptic rendering of the human hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Los Angeles, United States. pp.340-347, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2003.1191306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate 3D reconstruction of museographic objects using multiple image, VRIC 2003, Laval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Laval, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of stereoscopic comfort by fast control of frequency content with wavelet transform, SPIE, Stereoscopic Displays & Virtual Reality Systems X, vol. 5006, p. 283-292, , , CA, janvier 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays &amp; Virtual Reality Systems X, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Santa Clara, United States. p. 283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Stereo Matching using a quarter of Wavelet Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Doncescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2002 (2002 International Conference on Image Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rochester, United States. pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomic Studies for the Car Manufacturing Industry,, , U.K, August 18-21, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Manchester, United Kingdom. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays for virtual reality in the car manufacturing industry : application to design review and ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Virtual Reality Systems, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Jose, United States. pp.4660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality : CAD and Beyond, Virtual Concept 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Biarritz, France. p 32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection for haptic interaction with solid models and virtual prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Virtual Reality for ergonomic studies in the car manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khoudja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Lille, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality in the Design Process: from design review to ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium (ESS 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Marseille, France. pp.Pages: 123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique de la réalité virtuelle pour la CAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Image Geolocalization Refining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. , Actes de la conférence SAGEO'2016 - Spatial Analysis and GEOmatics, pp.542- 545, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of virtualization as a solution to VR-system sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS data updating method with video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VISIGRAPP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications - GRAPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. , Proceedings of the International Conference on Computer Graphics Theory and Applications and International Conference on Information Visualization Theory and Applications, Rome, Italy, 24-26 February, 2012, pp.511--514, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality, Augmented Reality: myths and realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, pp.322, 2018, Computer engineering series, Jean-Charles Pomerol, 9781786301055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et réalité augmentée : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE éditions, pp.324, 2018, 9781784054670 (papier), 9781784064679 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D City Models and urban information: Current issues and perspectives – European COST Action TU0801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-F Cutting-Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118, 2014, 978-2-7598-1153-3. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/TU0801/201400001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality: Concepts and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editor " CRC Press ", pp.432 Pages, 2011, 9780415684712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle volume 1 : L'Homme et l'environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.380, 2006, Mathématique et informatique, 9782911762628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 3 - Outils et modèles informatiques des environnement virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.424, 2006, Mathématique et infomatique, 9782911762642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 4 - Les applications de la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.290, 2006, Mathématique et informatique, 9782911762659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 2 - L'interfaçage : l'immersion et l'interaction en environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.520, 2006, Mathématique et informatique, 9782911762635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle, première édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Papin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Presses de l'Ecole des Mines de Paris, 530 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 5 : les humains virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.470, 2000, Mathématique et informatique, 9782911256042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards VE that are More Closely Related to the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 4, ISTE - Wiley, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Characterize Density Adapted to a Coarse City Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasily Popovich; Christophe Claramunt; Manfred Schrenk; Kyrill Korolenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion and Geographic Information Systems (IF AND GIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-3-642-31832-0. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31833-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle - Concepts et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Techniques de l'Ingénieur, pp.1-27, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teodorescu, Horia-Nicolaiand Kirschenbaum, Alanand Cojocaru, Svetlanaand Bruderlein, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Disaster Resilience and Mitigation - IT Means and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.103--118, 2014, 978-94-017-9136-6. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9136-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Urban Fabrics Characterization Based on Buildings Footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Gensel; Didier Josselin; Danny Vandenbroucke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon (France), April, 24-27, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-346, 2012, 978-3-642-29062-6. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Horák; L. Halounová; D. Kusendová; P. Rapant; Vít. Vozenílek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geoinformation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VŠB - Technical University of Ostrava, pp.43--56, 2009, 978-80-248-2145-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditeur de l' Encyclopédie des Techniques de l'ingénieur, vol. TE 5900, 23 p., 2001, volume Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rouleau-Tiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et construction des systèmes d'information par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00488770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Moreau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Computer Science, IMT Atlantique - Lab-STICC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2215-1865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035679581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of virtual character actions and emotional expressions on trust in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hoa Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-026-01334-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Whether the Mass of a Tool Replica Influences Virtual Training Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), pp.2411-2421. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3372041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep weathering effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Patow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting for Efficient Text Entry in Industrial VR Applications: Influence of Board Orientation and Sensory Feedback on Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benaouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (11), pp.4438-4448. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3320215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1141683. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Sensitive Urban Wind Representation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.239. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi11040239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Navigation Assistance Systems for People with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3141383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual data sphere: inverse stereographic projection for immersive multi-perspective geovisualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-4-2022, pp.235-242. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-235-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Removed Objects in 3D Meshes Using Up-to-Date Images for Mixed-Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.377. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10040377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect vSLAM Fusion for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Outahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.141. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Pose Estimation Using Collaborative Databases and Single Building Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geographic Information System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (06), pp.620-645. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jgis.2020.126036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of virtual objects' shadows and lighting coherence on distance perception in optical see‐through augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsid.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of physical, non-immersive virtual, and immersive virtual store environments on consumers' perceptions and purchase behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2020.106374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multiple and Coordinated Views for Multilayered Geospatial Data in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.425. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11090425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on differences in human perception between a real and an AR scene viewed in an OST-HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsid.752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions and purchase behavior toward imperfect fruits and vegetables in an immersive virtual reality grocery store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, pp.28-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs réagissent-ils, en situation d’achat, face à des fruits et légumes difformes ? Premiers résultats d’une étude menée en magasin laboratoire virtuel immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.141.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir l'invisible : de la vision par ordinateur aux réalités augmentée et Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Being Embodied in an Obese Virtual Body on Shopping Behavior and Products Perception in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de représentations et apprentissage de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184701003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Geometric Consensus: A General Purpose Point Pattern-Based Tracking Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (11), pp.1299 - 1308. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2459897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les informations temporelles dans et par les modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.415-436. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.415-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual fatigue reduction for immersive stereoscopic displays by disparity, content and focus-point adapted blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.3998-4004. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2171173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprint-Based Generalization of 3D Building Groups at Medium Level of Detail for Multi-Scale Urban Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (34), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time adaptive blur for reducing eye strain in stereoscopic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9(2), p. 1-18. ISSN: 1544-3558. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2207216.2207220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des tissus urbains à partir de l’analyse structurelle des réseaux viaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling of application and spatiotemporal data : application to the study of pedestrian behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyès Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.297--302. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-2011-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera tracking by online learning of keypoint arrangements using LLAH in augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0173-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géolocalisation en milieu urbain par appariement entre une collection d'images et un SIG 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (5), pp.107--131. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.14.5.107-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of immersive walking to analyze urban daylighting ambiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Tahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.99-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense stereo correspondence using quarters of wavelets transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Doncescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001405003892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Virtual Reality in the manufacturing industry: from design review to ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (1), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2004018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands Off, Avatars On: Towards a Modular Approach for Real-Time Body Modification in AR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2025: 24th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and Safety in Autonomous Vehicles: Evaluating Contextual Visualizations for Highlighting, Prediction, and Anchoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hoa Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Karlskrona, Sweden. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20251351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about the real use of virtual, extended and augmented reality ? A survey of a French representative sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Virtual Environments and Game Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHFE, Jul 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1004981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of a Prop Mass on Task Performance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2024: 34th International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hasegawa, N. Sakata and V. Sundstedt (Editors), Dec 2024, Tsukuba, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality beyond design reviews in shipbuilding : the need for industry-tailored immersive data interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benaouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2022 - International Conference on Computer Applications in Shipbuilding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RINA, Sep 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04340647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Sense of Embodiment in Virtual Reality: a study of the interactions between the senses of agency, self-location and ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2022, the joint international conference of the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapStack: Exploring Multilayered Geospatial Data In Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Visualization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.88-99, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008978600880099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Multisensory Wind Representation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Itoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representational Ecosystems in Architectural Design Studio Critiques: Do changes in the representational ecosystem affect tutors and students behaviors during design critiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2018 - 36th Annual Conference 17th-21st September 2018 Lodz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lodz, Poland. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and Augmented Reality in Architectural Design and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, CAAD Futures 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gülen Çağdaş, Mine Özkar, Leman F. Gül and Ethem Gürer, Jul 2017, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message from the ISMAR 2017 General Chair and Deputy General Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.IX, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR.2017.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geograhic data gathering system for image geolocalization refining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart Data and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Puebla, Mexico. pp.63 - 70, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-W3-63-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the use of an immersive Virtual Reality store to investigate consumer perceptions and purchase behavior toward non-standard fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.55 - 63, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of variability in shape, aspect and time of 3D Fruits and Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing design representational environment to support design learning in the studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial International Conference of the European Architectural Envisioning Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Virtual Visual Servoing Sensitivity in the Context of Image/GIS Registration for Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth IAPR International Conference on Machine Vision Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. pp.522-525, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MVA.2017.7986915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Facial Expressions as an Interaction Mechanism and their Impact on Affect, Workload and Usability in an AR game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Transon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Sugimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Spatiotemporal Data Modeling : Application to the Study of Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyès Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES international Symposium IDT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Baltimore (MD), United States. pp.549--558, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14616-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical and precise projector-camera calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2016, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time surface of revolution reconstruction on dense SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Nahagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Vision Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w17, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.307--308, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting off-the-shelf paper maps using intersection detection and geographical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 14th IAPR International Conference on Machine Vision Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.190-193, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVA.2015.7153164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iV.2015.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM Symposium on Virtual Reality Software and Technology (VRST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beijing, China. pp.59--68, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2821592.2821606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metrics to evaluate and improve text-based information visualization in 3D urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG'2014 - 22nd International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive suggestion and perception of climatic effects in virtual urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, France. pp.126 - 140, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2492494.2501896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust random dot markers: towards augmented unprepared maps with pure geographic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'14 the 20th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.45-54, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671015.2671022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de l’Association Française de Réalité Virtuelle (AFRV), Augmentée, Mixte et d’Interaction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Domain Ontologies from Reference Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Learning Technologies (ICALT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video/GIS registration system based on skyline matching method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shupeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servìère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Image Processing ICIP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3632-3636, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Augmented Learning in Science and Engineering in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.512-513, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling the urban project: the use of virtual reality for a perceptual approach of the urban climatic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEA11 - 11th European Architectural Envisioning Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eugenio Morello, Barbara E.A. Piga, Sep 2013, Milan, Italy. p. 297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Visual Query Language for Geographic Information System on a Touch Screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human Computer Interaction International (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.530--539, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new typology of augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH '12 Proceedings of the 3rd Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Megève, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2160125.2160143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing models for enhanced learning in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Centrale Beihang Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France. Paper 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an ontology of space: Application to 3D city modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chams-Eddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage, Usability, and Utility of 3D City Models – European COST Action TU0801</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France. pp.02007, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3U3D 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201203002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyline Matching: A robust registration method between Video and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shupeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European COST Action TU0801 - Semantic Enrichment of 3D City Models for Sustainable Urban Development Location: Grad Sch Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201203007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All range and heterogeneous multi-scale 3D city models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besuievsky Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Patow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D-GIS updating method with interaction in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis, ESDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sensory delineation of microclimatic urban ambiances in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.779-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing conceptual spatiotemporal model into object DBMS with semantic preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chams Eddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDM 2011 - Proceedings 2011 IEEE International Conference on Spatial Data Mining and Geographical Knowledge Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.160--165, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSDM.2011.5969024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural analysis of the streets’ network to urban fabric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2011 - 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facades modeling from a ground-view video with map constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th IAPR Conference on Machine Vision Applications, MVA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nara, Japan. pp.128--131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Conceptual Spatiotemporal Model into Object DBMS with Semantic Preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDM 2011 &amp; BJ-IWGIS 2011CSDM 2011 &amp; BJ-IWGIS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fuzhou, Fujian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Conceptual Spatiotemporal Model into Object Model with Semantic Keeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Conceptual Modeling. Recent Developments and New Directions. Lecture Notes in Computer Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.281--290, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24574-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional typology of augmented reality applications based on their tracking requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Location Awareness for Mixed and Dual Reality (LAMDa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards outdoor localization from GIS data and 3D content extracted from videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bari, Italy. pp.3613--3618, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2010.5637503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time comfort enhancement in stereoscopic displays by disparity and content-adapted blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.P. 3595-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser les bonnes pratiques autour de l'usage des blogs en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l’Information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Semantic Visualization of Trajectory Data in Urban City with a Space-time Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd WSEAS International Conference on Visualization, Imaging and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Faro, Portugal. pp.99--105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection Based on SURF and Color Edge Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Mitsumori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Workshop on Vision and Control for Access Space (VCAS) in 9th Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar city representation system based on map recognition using topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Mixed Reality, Third International Conference, VMR 2009, Held as Part of HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.128--135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image based view localization system retrieving from a panorama database by surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoyuki Yazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IAPR Conference on Machine Vision Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some experiments about shape perception in stereoscopic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Electronic Imaging - IS&amp;T/SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.Number 7237-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR GIS on a physical map based on map image retrieval using LLAH tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Machine Vision Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Japan. pp.382--385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapBook AiR : AR City Representation System on a Physical Map using Topological Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Pacific-Rim Symposium on Image and Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Conceptual and Ontological Models for Representing Spatio-Temporal Data and Semantic Evolution in GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies for urban development: Future development of urban ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Liège, Belgium. pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR-based GIS: Towards closing the loop between acquisition and visualization of geographical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR workshop Lets Go Out Research in Outdoor Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.2--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Localization based on Correspondences between Street Photographs and 2D Building GIS Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès COmpression et REprésentation des Signaux Audiovisuels CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptual and Ontological Models for Tracking Changes of Spatio-Temporal Objects and Concepts over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AGILE International Conference on Geographic Information Science 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Geographic Information Laboratories for Europe (AGILE), Jun 2009, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose computation based on Correspondence between 2D GIS and Street Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENT SYSTEMS AND AUTOMATION: 2nd Mediterranean Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Zarzis, Tunisia. pp.169--174, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections (in Japonese)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based model for representing evolution of both data and semantic in GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.218--225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Mapping of GIS Information by Pattern-based Tracking with Particle Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Uematsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.305--308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of stereoscopic shape perception for virtual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS: An abstraction layer to enhance Spatial Data Infrastructures usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AGILE International Conference on Geographic Information Science - AGILE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Localization Approach Based on Image / GIS Correspondence Using a Simple 2D Building Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of stereoscopic shape perception for virtual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.P.144-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des images stéréoscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille., France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection entièrement automatique de points de fuite dans des scènes architecturales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahzad Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2006 COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional reconstruction and texturation of museographic objects using multiple images and stereoscopic depth map fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference on Three-Dimensional Image Capture and Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp.Volume 5302, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.525687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Visual Immersion for design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Biarritz, France. pp.ISBN 2-9514772-2-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychophysique et techniques de la vision stéréoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école thématique interdisciplinaire du CNRS " Réalité Virtuelle et sciences du comportement ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frame work for the haptic rendering of the human hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Los Angeles, United States. pp.340-347, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2003.1191306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate 3D reconstruction of museographic objects using multiple image, VRIC 2003, Laval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Laval, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of stereoscopic comfort by fast control of frequency content with wavelet transform, SPIE, Stereoscopic Displays & Virtual Reality Systems X, vol. 5006, p. 283-292, , , CA, janvier 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays &amp; Virtual Reality Systems X, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Santa Clara, United States. p. 283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Stereo Matching using a quarter of Wavelet Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Doncescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2002 (2002 International Conference on Image Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rochester, United States. pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomic Studies for the Car Manufacturing Industry,, , U.K, August 18-21, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Manchester, United Kingdom. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays for virtual reality in the car manufacturing industry : application to design review and ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Virtual Reality Systems, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Jose, United States. pp.4660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality : CAD and Beyond, Virtual Concept 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Biarritz, France. p 32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection for haptic interaction with solid models and virtual prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Virtual Reality for ergonomic studies in the car manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khoudja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Lille, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality in the Design Process: from design review to ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium (ESS 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Marseille, France. pp.Pages: 123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique de la réalité virtuelle pour la CAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Image Geolocalization Refining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. , Actes de la conférence SAGEO'2016 - Spatial Analysis and GEOmatics, pp.542- 545, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of virtualization as a solution to VR-system sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS data updating method with video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VISIGRAPP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications - GRAPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. , Proceedings of the International Conference on Computer Graphics Theory and Applications and International Conference on Information Visualization Theory and Applications, Rome, Italy, 24-26 February, 2012, pp.511--514, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality, Augmented Reality: myths and realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, pp.322, 2018, Computer engineering series, Jean-Charles Pomerol, 9781786301055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et réalité augmentée : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE éditions, pp.324, 2018, 9781784054670 (papier), 9781784064679 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D City Models and urban information: Current issues and perspectives – European COST Action TU0801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-F Cutting-Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118, 2014, 978-2-7598-1153-3. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/TU0801/201400001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality: Concepts and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editor " CRC Press ", pp.432 Pages, 2011, 9780415684712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle volume 1 : L'Homme et l'environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.380, 2006, Mathématique et informatique, 9782911762628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 3 - Outils et modèles informatiques des environnement virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.424, 2006, Mathématique et infomatique, 9782911762642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 4 - Les applications de la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.290, 2006, Mathématique et informatique, 9782911762659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 2 - L'interfaçage : l'immersion et l'interaction en environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.520, 2006, Mathématique et informatique, 9782911762635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle, première édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Papin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Presses de l'Ecole des Mines de Paris, 530 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 5 : les humains virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.470, 2000, Mathématique et informatique, 9782911256042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards VE that are More Closely Related to the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 4, ISTE - Wiley, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Characterize Density Adapted to a Coarse City Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasily Popovich; Christophe Claramunt; Manfred Schrenk; Kyrill Korolenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion and Geographic Information Systems (IF AND GIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-3-642-31832-0. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31833-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle - Concepts et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Techniques de l'Ingénieur, pp.1-27, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teodorescu, Horia-Nicolaiand Kirschenbaum, Alanand Cojocaru, Svetlanaand Bruderlein, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Disaster Resilience and Mitigation - IT Means and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.103--118, 2014, 978-94-017-9136-6. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9136-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Urban Fabrics Characterization Based on Buildings Footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Gensel; Didier Josselin; Danny Vandenbroucke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon (France), April, 24-27, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-346, 2012, 978-3-642-29062-6. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Horák; L. Halounová; D. Kusendová; P. Rapant; Vít. Vozenílek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geoinformation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VŠB - Technical University of Ostrava, pp.43--56, 2009, 978-80-248-2145-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditeur de l' Encyclopédie des Techniques de l'ingénieur, vol. TE 5900, 23 p., 2001, volume Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rouleau-Tiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et construction des systèmes d'information par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00488770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D7F243F"/>
+    <w:nsid w:val="E20A255C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2215-1865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035679581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hoa Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-026-01334-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.03.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11040239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3141383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-235-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040377" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Semaan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2020.126036" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.832" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931923v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11090425" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.752" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2459897" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2171173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207216.2207220" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamaina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Zekri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2011-0113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Saito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0173-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB880342D3E9235AFFDD4268C4C36467ABA75123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bioret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.5.107-131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Tahrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001405003892" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panogiotis Stergiopoulos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric H&#233;nard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Peillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20251351" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004981" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Thomesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978600880099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W3-63-2017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892231" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Transon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14616-9_53" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C2M9QRWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nahagara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812793v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153164" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521445v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Billen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams-Eddine Zaki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501831v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besuievsky Gonzalo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijun Liu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82769" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Eddine Zaki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347325v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521507v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521482v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24574-9_35" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHXPWM7X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637503" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502443v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mitsumori" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521508v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yazawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785346v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nivesse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521511v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521497v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521485v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106467" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521516v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477725v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Uematsu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521499v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785352v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786465v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzad Kalantari" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jung" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aubourg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.525687" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786760v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786603v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785288v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2003.1191306" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785419v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemmer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605240v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785453v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khoudja" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785303v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786604v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785424v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785443v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786768v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521558v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167335v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521469v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963014v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785546v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753715v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753740v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753814v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785586v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Papin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347216v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347299v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785613v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488770v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2215-1865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035679581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hoa Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-026-01334-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.03.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11040239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3141383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-235-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040377" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Semaan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2020.126036" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.832" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931923v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11090425" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.752" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2459897" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2171173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207216.2207220" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamaina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Zekri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2011-0113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Saito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0173-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB880342D3E9235AFFDD4268C4C36467ABA75123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bioret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.5.107-131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Tahrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001405003892" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panogiotis Stergiopoulos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric H&#233;nard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Peillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20251351" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004981" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Thomesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978600880099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W3-63-2017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892231" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Transon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14616-9_53" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C2M9QRWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nahagara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812793v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153164" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521445v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Billen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams-Eddine Zaki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besuievsky Gonzalo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521470v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijun Liu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82769" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Eddine Zaki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347325v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521507v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521482v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24574-9_35" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHXPWM7X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637503" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502443v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mitsumori" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521508v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yazawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785346v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521511v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nivesse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521497v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521485v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106467" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521521v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521515v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Uematsu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477725v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521499v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785352v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786465v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzad Kalantari" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jung" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aubourg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.525687" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786760v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786603v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785288v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2003.1191306" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785419v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemmer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605240v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785453v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khoudja" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785303v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786604v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785424v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785443v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786768v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521558v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167335v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521469v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963014v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785546v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753715v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753740v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753814v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785586v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Papin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347216v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347299v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785613v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488770v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>