--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Moreau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Computer Science, IMT Atlantique - Lab-STICC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2215-1865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035679581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of virtual character actions and emotional expressions on trust in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hoa Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-026-01334-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Whether the Mass of a Tool Replica Influences Virtual Training Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), pp.2411-2421. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3372041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep weathering effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Patow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting for Efficient Text Entry in Industrial VR Applications: Influence of Board Orientation and Sensory Feedback on Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benaouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (11), pp.4438-4448. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3320215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1141683. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Sensitive Urban Wind Representation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.239. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi11040239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Navigation Assistance Systems for People with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3141383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual data sphere: inverse stereographic projection for immersive multi-perspective geovisualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-4-2022, pp.235-242. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-235-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Removed Objects in 3D Meshes Using Up-to-Date Images for Mixed-Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.377. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10040377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect vSLAM Fusion for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Outahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.141. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Pose Estimation Using Collaborative Databases and Single Building Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geographic Information System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (06), pp.620-645. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jgis.2020.126036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of virtual objects' shadows and lighting coherence on distance perception in optical see‐through augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsid.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of physical, non-immersive virtual, and immersive virtual store environments on consumers' perceptions and purchase behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2020.106374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multiple and Coordinated Views for Multilayered Geospatial Data in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.425. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11090425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on differences in human perception between a real and an AR scene viewed in an OST-HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsid.752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions and purchase behavior toward imperfect fruits and vegetables in an immersive virtual reality grocery store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, pp.28-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs réagissent-ils, en situation d’achat, face à des fruits et légumes difformes ? Premiers résultats d’une étude menée en magasin laboratoire virtuel immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.141.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir l'invisible : de la vision par ordinateur aux réalités augmentée et Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Being Embodied in an Obese Virtual Body on Shopping Behavior and Products Perception in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de représentations et apprentissage de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184701003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Geometric Consensus: A General Purpose Point Pattern-Based Tracking Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (11), pp.1299 - 1308. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2459897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les informations temporelles dans et par les modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.415-436. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.415-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual fatigue reduction for immersive stereoscopic displays by disparity, content and focus-point adapted blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.3998-4004. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2171173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprint-Based Generalization of 3D Building Groups at Medium Level of Detail for Multi-Scale Urban Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (34), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time adaptive blur for reducing eye strain in stereoscopic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9(2), p. 1-18. ISSN: 1544-3558. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2207216.2207220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des tissus urbains à partir de l’analyse structurelle des réseaux viaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling of application and spatiotemporal data : application to the study of pedestrian behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyès Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.297--302. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-2011-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera tracking by online learning of keypoint arrangements using LLAH in augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0173-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géolocalisation en milieu urbain par appariement entre une collection d'images et un SIG 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (5), pp.107--131. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.14.5.107-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of immersive walking to analyze urban daylighting ambiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Tahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.99-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense stereo correspondence using quarters of wavelets transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Doncescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001405003892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Virtual Reality in the manufacturing industry: from design review to ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (1), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2004018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands Off, Avatars On: Towards a Modular Approach for Real-Time Body Modification in AR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2025: 24th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and Safety in Autonomous Vehicles: Evaluating Contextual Visualizations for Highlighting, Prediction, and Anchoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hoa Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Karlskrona, Sweden. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20251351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about the real use of virtual, extended and augmented reality ? A survey of a French representative sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Virtual Environments and Game Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHFE, Jul 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1004981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of a Prop Mass on Task Performance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2024: 34th International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hasegawa, N. Sakata and V. Sundstedt (Editors), Dec 2024, Tsukuba, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality beyond design reviews in shipbuilding : the need for industry-tailored immersive data interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benaouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2022 - International Conference on Computer Applications in Shipbuilding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RINA, Sep 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04340647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Sense of Embodiment in Virtual Reality: a study of the interactions between the senses of agency, self-location and ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2022, the joint international conference of the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapStack: Exploring Multilayered Geospatial Data In Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Visualization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.88-99, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008978600880099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Multisensory Wind Representation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Itoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representational Ecosystems in Architectural Design Studio Critiques: Do changes in the representational ecosystem affect tutors and students behaviors during design critiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2018 - 36th Annual Conference 17th-21st September 2018 Lodz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lodz, Poland. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and Augmented Reality in Architectural Design and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, CAAD Futures 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gülen Çağdaş, Mine Özkar, Leman F. Gül and Ethem Gürer, Jul 2017, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message from the ISMAR 2017 General Chair and Deputy General Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.IX, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR.2017.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geograhic data gathering system for image geolocalization refining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart Data and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Puebla, Mexico. pp.63 - 70, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-W3-63-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the use of an immersive Virtual Reality store to investigate consumer perceptions and purchase behavior toward non-standard fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.55 - 63, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of variability in shape, aspect and time of 3D Fruits and Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing design representational environment to support design learning in the studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial International Conference of the European Architectural Envisioning Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Virtual Visual Servoing Sensitivity in the Context of Image/GIS Registration for Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth IAPR International Conference on Machine Vision Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. pp.522-525, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MVA.2017.7986915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Facial Expressions as an Interaction Mechanism and their Impact on Affect, Workload and Usability in an AR game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Transon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Sugimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Spatiotemporal Data Modeling : Application to the Study of Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyès Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES international Symposium IDT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Baltimore (MD), United States. pp.549--558, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14616-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical and precise projector-camera calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2016, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time surface of revolution reconstruction on dense SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Nahagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Vision Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w17, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.307--308, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting off-the-shelf paper maps using intersection detection and geographical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 14th IAPR International Conference on Machine Vision Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.190-193, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVA.2015.7153164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iV.2015.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM Symposium on Virtual Reality Software and Technology (VRST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beijing, China. pp.59--68, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2821592.2821606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metrics to evaluate and improve text-based information visualization in 3D urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG'2014 - 22nd International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive suggestion and perception of climatic effects in virtual urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, France. pp.126 - 140, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2492494.2501896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust random dot markers: towards augmented unprepared maps with pure geographic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'14 the 20th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.45-54, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671015.2671022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de l’Association Française de Réalité Virtuelle (AFRV), Augmentée, Mixte et d’Interaction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Domain Ontologies from Reference Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Learning Technologies (ICALT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video/GIS registration system based on skyline matching method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shupeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servìère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Image Processing ICIP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3632-3636, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Augmented Learning in Science and Engineering in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.512-513, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling the urban project: the use of virtual reality for a perceptual approach of the urban climatic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEA11 - 11th European Architectural Envisioning Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eugenio Morello, Barbara E.A. Piga, Sep 2013, Milan, Italy. p. 297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Visual Query Language for Geographic Information System on a Touch Screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human Computer Interaction International (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.530--539, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new typology of augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH '12 Proceedings of the 3rd Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Megève, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2160125.2160143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing models for enhanced learning in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Centrale Beihang Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France. Paper 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an ontology of space: Application to 3D city modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chams-Eddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage, Usability, and Utility of 3D City Models – European COST Action TU0801</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France. pp.02007, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3U3D 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201203002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyline Matching: A robust registration method between Video and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shupeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European COST Action TU0801 - Semantic Enrichment of 3D City Models for Sustainable Urban Development Location: Grad Sch Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201203007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All range and heterogeneous multi-scale 3D city models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besuievsky Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Patow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D-GIS updating method with interaction in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis, ESDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sensory delineation of microclimatic urban ambiances in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.779-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing conceptual spatiotemporal model into object DBMS with semantic preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chams Eddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDM 2011 - Proceedings 2011 IEEE International Conference on Spatial Data Mining and Geographical Knowledge Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.160--165, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSDM.2011.5969024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural analysis of the streets’ network to urban fabric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2011 - 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facades modeling from a ground-view video with map constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th IAPR Conference on Machine Vision Applications, MVA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nara, Japan. pp.128--131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Conceptual Spatiotemporal Model into Object DBMS with Semantic Preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDM 2011 &amp; BJ-IWGIS 2011CSDM 2011 &amp; BJ-IWGIS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fuzhou, Fujian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Conceptual Spatiotemporal Model into Object Model with Semantic Keeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Conceptual Modeling. Recent Developments and New Directions. Lecture Notes in Computer Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.281--290, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24574-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional typology of augmented reality applications based on their tracking requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Location Awareness for Mixed and Dual Reality (LAMDa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards outdoor localization from GIS data and 3D content extracted from videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bari, Italy. pp.3613--3618, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2010.5637503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time comfort enhancement in stereoscopic displays by disparity and content-adapted blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.P. 3595-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser les bonnes pratiques autour de l'usage des blogs en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l’Information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Semantic Visualization of Trajectory Data in Urban City with a Space-time Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd WSEAS International Conference on Visualization, Imaging and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Faro, Portugal. pp.99--105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection Based on SURF and Color Edge Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Mitsumori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Workshop on Vision and Control for Access Space (VCAS) in 9th Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar city representation system based on map recognition using topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Mixed Reality, Third International Conference, VMR 2009, Held as Part of HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.128--135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image based view localization system retrieving from a panorama database by surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoyuki Yazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IAPR Conference on Machine Vision Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some experiments about shape perception in stereoscopic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Electronic Imaging - IS&amp;T/SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.Number 7237-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR GIS on a physical map based on map image retrieval using LLAH tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Machine Vision Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Japan. pp.382--385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapBook AiR : AR City Representation System on a Physical Map using Topological Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Pacific-Rim Symposium on Image and Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Conceptual and Ontological Models for Representing Spatio-Temporal Data and Semantic Evolution in GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies for urban development: Future development of urban ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Liège, Belgium. pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR-based GIS: Towards closing the loop between acquisition and visualization of geographical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR workshop Lets Go Out Research in Outdoor Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.2--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Localization based on Correspondences between Street Photographs and 2D Building GIS Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès COmpression et REprésentation des Signaux Audiovisuels CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptual and Ontological Models for Tracking Changes of Spatio-Temporal Objects and Concepts over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AGILE International Conference on Geographic Information Science 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Geographic Information Laboratories for Europe (AGILE), Jun 2009, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose computation based on Correspondence between 2D GIS and Street Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENT SYSTEMS AND AUTOMATION: 2nd Mediterranean Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Zarzis, Tunisia. pp.169--174, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections (in Japonese)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based model for representing evolution of both data and semantic in GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.218--225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Mapping of GIS Information by Pattern-based Tracking with Particle Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Uematsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.305--308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of stereoscopic shape perception for virtual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS: An abstraction layer to enhance Spatial Data Infrastructures usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AGILE International Conference on Geographic Information Science - AGILE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Localization Approach Based on Image / GIS Correspondence Using a Simple 2D Building Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of stereoscopic shape perception for virtual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.P.144-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des images stéréoscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille., France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection entièrement automatique de points de fuite dans des scènes architecturales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahzad Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2006 COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional reconstruction and texturation of museographic objects using multiple images and stereoscopic depth map fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference on Three-Dimensional Image Capture and Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp.Volume 5302, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.525687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Visual Immersion for design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Biarritz, France. pp.ISBN 2-9514772-2-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychophysique et techniques de la vision stéréoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école thématique interdisciplinaire du CNRS " Réalité Virtuelle et sciences du comportement ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frame work for the haptic rendering of the human hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Los Angeles, United States. pp.340-347, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2003.1191306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate 3D reconstruction of museographic objects using multiple image, VRIC 2003, Laval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Laval, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of stereoscopic comfort by fast control of frequency content with wavelet transform, SPIE, Stereoscopic Displays & Virtual Reality Systems X, vol. 5006, p. 283-292, , , CA, janvier 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays &amp; Virtual Reality Systems X, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Santa Clara, United States. p. 283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Stereo Matching using a quarter of Wavelet Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Doncescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2002 (2002 International Conference on Image Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rochester, United States. pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomic Studies for the Car Manufacturing Industry,, , U.K, August 18-21, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Manchester, United Kingdom. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays for virtual reality in the car manufacturing industry : application to design review and ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Virtual Reality Systems, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Jose, United States. pp.4660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality : CAD and Beyond, Virtual Concept 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Biarritz, France. p 32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection for haptic interaction with solid models and virtual prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Virtual Reality for ergonomic studies in the car manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khoudja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Lille, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality in the Design Process: from design review to ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium (ESS 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Marseille, France. pp.Pages: 123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique de la réalité virtuelle pour la CAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Image Geolocalization Refining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. , Actes de la conférence SAGEO'2016 - Spatial Analysis and GEOmatics, pp.542- 545, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of virtualization as a solution to VR-system sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS data updating method with video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VISIGRAPP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications - GRAPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. , Proceedings of the International Conference on Computer Graphics Theory and Applications and International Conference on Information Visualization Theory and Applications, Rome, Italy, 24-26 February, 2012, pp.511--514, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality, Augmented Reality: myths and realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, pp.322, 2018, Computer engineering series, Jean-Charles Pomerol, 9781786301055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et réalité augmentée : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE éditions, pp.324, 2018, 9781784054670 (papier), 9781784064679 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D City Models and urban information: Current issues and perspectives – European COST Action TU0801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-F Cutting-Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118, 2014, 978-2-7598-1153-3. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/TU0801/201400001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality: Concepts and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editor " CRC Press ", pp.432 Pages, 2011, 9780415684712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle volume 1 : L'Homme et l'environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.380, 2006, Mathématique et informatique, 9782911762628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 3 - Outils et modèles informatiques des environnement virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.424, 2006, Mathématique et infomatique, 9782911762642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 4 - Les applications de la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.290, 2006, Mathématique et informatique, 9782911762659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 2 - L'interfaçage : l'immersion et l'interaction en environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.520, 2006, Mathématique et informatique, 9782911762635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle, première édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Papin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Presses de l'Ecole des Mines de Paris, 530 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 5 : les humains virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.470, 2000, Mathématique et informatique, 9782911256042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards VE that are More Closely Related to the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 4, ISTE - Wiley, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Characterize Density Adapted to a Coarse City Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasily Popovich; Christophe Claramunt; Manfred Schrenk; Kyrill Korolenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion and Geographic Information Systems (IF AND GIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-3-642-31832-0. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31833-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle - Concepts et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Techniques de l'Ingénieur, pp.1-27, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teodorescu, Horia-Nicolaiand Kirschenbaum, Alanand Cojocaru, Svetlanaand Bruderlein, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Disaster Resilience and Mitigation - IT Means and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.103--118, 2014, 978-94-017-9136-6. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9136-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Urban Fabrics Characterization Based on Buildings Footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Gensel; Didier Josselin; Danny Vandenbroucke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon (France), April, 24-27, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-346, 2012, 978-3-642-29062-6. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Horák; L. Halounová; D. Kusendová; P. Rapant; Vít. Vozenílek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geoinformation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VŠB - Technical University of Ostrava, pp.43--56, 2009, 978-80-248-2145-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditeur de l' Encyclopédie des Techniques de l'ingénieur, vol. TE 5900, 23 p., 2001, volume Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rouleau-Tiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et construction des systèmes d'information par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00488770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Moreau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Computer Science, IMT Atlantique - Lab-STICC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2215-1865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035679581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of virtual character actions and emotional expressions on trust in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hoa Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-026-01334-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Whether the Mass of a Tool Replica Influences Virtual Training Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), pp.2411-2421. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2024.3372041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep weathering effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Patow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1141683. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting for Efficient Text Entry in Industrial VR Applications: Influence of Board Orientation and Sensory Feedback on Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benaouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (11), pp.4438-4448. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3320215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Navigation Assistance Systems for People with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3141383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Sensitive Urban Wind Representation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.239. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi11040239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual data sphere: inverse stereographic projection for immersive multi-perspective geovisualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-4-2022, pp.235-242. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-235-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Removed Objects in 3D Meshes Using Up-to-Date Images for Mixed-Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.377. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10040377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect vSLAM Fusion for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Outahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.141. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7080141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of virtual objects' shadows and lighting coherence on distance perception in optical see‐through augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsid.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of physical, non-immersive virtual, and immersive virtual store environments on consumers' perceptions and purchase behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2020.106374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multiple and Coordinated Views for Multilayered Geospatial Data in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.425. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info11090425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Pose Estimation Using Collaborative Databases and Single Building Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geographic Information System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (06), pp.620-645. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jgis.2020.126036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on differences in human perception between a real and an AR scene viewed in an OST-HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsid.752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions and purchase behavior toward imperfect fruits and vegetables in an immersive virtual reality grocery store</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, pp.28-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs réagissent-ils, en situation d’achat, face à des fruits et légumes difformes ? Premiers résultats d’une étude menée en magasin laboratoire virtuel immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.141.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Being Embodied in an Obese Virtual Body on Shopping Behavior and Products Perception in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir l'invisible : de la vision par ordinateur aux réalités augmentée et Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de représentations et apprentissage de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184701003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Geometric Consensus: A General Purpose Point Pattern-Based Tracking Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (11), pp.1299 - 1308. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2015.2459897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les informations temporelles dans et par les modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.415-436. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.415-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual fatigue reduction for immersive stereoscopic displays by disparity, content and focus-point adapted blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.3998-4004. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2171173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprint-Based Generalization of 3D Building Groups at Medium Level of Detail for Multi-Scale Urban Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (34), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time adaptive blur for reducing eye strain in stereoscopic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9(2), p. 1-18. ISSN: 1544-3558. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2207216.2207220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des tissus urbains à partir de l’analyse structurelle des réseaux viaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.25009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling of application and spatiotemporal data : application to the study of pedestrian behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyès Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.297--302. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-2011-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera tracking by online learning of keypoint arrangements using LLAH in augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0173-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géolocalisation en milieu urbain par appariement entre une collection d'images et un SIG 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (5), pp.107--131. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.14.5.107-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of immersive walking to analyze urban daylighting ambiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Tahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.99-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense stereo correspondence using quarters of wavelets transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Doncescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001405003892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Virtual Reality in the manufacturing industry: from design review to ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (1), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2004018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands Off, Avatars On: Towards a Modular Approach for Real-Time Body Modification in AR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2025: 24th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and Safety in Autonomous Vehicles: Evaluating Contextual Visualizations for Highlighting, Prediction, and Anchoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hoa Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Karlskrona, Sweden. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20251351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about the real use of virtual, extended and augmented reality ? A survey of a French representative sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Virtual Environments and Game Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHFE, Jul 2024, Nice, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54941/ahfe1004981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of a Prop Mass on Task Performance in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cauquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2024: 34th International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hasegawa, N. Sakata and V. Sundstedt (Editors), Dec 2024, Tsukuba, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality beyond design reviews in shipbuilding : the need for industry-tailored immersive data interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benaouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2022 - International Conference on Computer Applications in Shipbuilding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RINA, Sep 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04340647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Sense of Embodiment in Virtual Reality: a study of the interactions between the senses of agency, self-location and ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2022, the joint international conference of the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapStack: Exploring Multilayered Geospatial Data In Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Visualization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.88-99, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008978600880099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Multisensory Wind Representation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Itoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representational Ecosystems in Architectural Design Studio Critiques: Do changes in the representational ecosystem affect tutors and students behaviors during design critiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCAADe 2018 - 36th Annual Conference 17th-21st September 2018 Lodz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lodz, Poland. pp.351-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual and Augmented Reality in Architectural Design and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, CAAD Futures 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gülen Çağdaş, Mine Özkar, Leman F. Gül and Ethem Gürer, Jul 2017, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geograhic data gathering system for image geolocalization refining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart Data and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Puebla, Mexico. pp.63 - 70, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-W3-63-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the use of an immersive Virtual Reality store to investigate consumer perceptions and purchase behavior toward non-standard fruits and vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.55 - 63, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2017.7892231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing design representational environment to support design learning in the studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Milovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial International Conference of the European Architectural Envisioning Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of variability in shape, aspect and time of 3D Fruits and Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message from the ISMAR 2017 General Chair and Deputy General Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.IX, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR.2017.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Facial Expressions as an Interaction Mechanism and their Impact on Affect, Workload and Usability in an AR game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Transon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Sugimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Virtual Visual Servoing Sensitivity in the Context of Image/GIS Registration for Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth IAPR International Conference on Machine Vision Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. pp.522-525, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MVA.2017.7986915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Spatiotemporal Data Modeling : Application to the Study of Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyès Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES international Symposium IDT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Baltimore (MD), United States. pp.549--558, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14616-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aylen Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical and precise projector-camera calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2016, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time surface of revolution reconstruction on dense SLAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Nahagara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Vision Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LayerStroke: a Layer based Selector for Small Target Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w17, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iV.2015.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting off-the-shelf paper maps using intersection detection and geographical information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 14th IAPR International Conference on Machine Vision Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.190-193, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVA.2015.7153164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.307--308, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchSketch: a touch-based interface for 3D object manipulation and editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ACM Symposium on Virtual Reality Software and Technology (VRST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beijing, China. pp.59--68, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2821592.2821606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metrics to evaluate and improve text-based information visualization in 3D urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG'2014 - 22nd International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive suggestion and perception of climatic effects in virtual urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, France. pp.126 - 140, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2492494.2501896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust random dot markers: towards augmented unprepared maps with pure geographic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST'14 the 20th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.45-54, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671015.2671022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HorizontalDragger: a Freehand Remote Selector for Object Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées de l’Association Française de Réalité Virtuelle (AFRV), Augmentée, Mixte et d’Interaction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Domain Ontologies from Reference Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Learning Technologies (ICALT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video/GIS registration system based on skyline matching method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shupeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servìère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Image Processing ICIP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3632-3636, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Augmented Learning in Science and Engineering in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.512-513, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling the urban project: the use of virtual reality for a perceptual approach of the urban climatic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEA11 - 11th European Architectural Envisioning Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eugenio Morello, Barbara E.A. Piga, Sep 2013, Milan, Italy. p. 297-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Visual Query Language for Geographic Information System on a Touch Screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human Computer Interaction International (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.530--539, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3U3D 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201203002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an ontology of space: Application to 3D city modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chams-Eddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage, Usability, and Utility of 3D City Models – European COST Action TU0801</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France. pp.02007, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new typology of augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH '12 Proceedings of the 3rd Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Megève, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2160125.2160143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing models for enhanced learning in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Centrale Beihang Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France. Paper 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All range and heterogeneous multi-scale 3D city models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besuievsky Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Patow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyline Matching: A robust registration method between Video and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shupeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European COST Action TU0801 - Semantic Enrichment of 3D City Models for Sustainable Urban Development Location: Grad Sch Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201203007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D-GIS updating method with interaction in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis, ESDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sensory delineation of microclimatic urban ambiances in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.779-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing conceptual spatiotemporal model into object DBMS with semantic preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chams Eddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDM 2011 - Proceedings 2011 IEEE International Conference on Spatial Data Mining and Geographical Knowledge Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.160--165, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSDM.2011.5969024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facades modeling from a ground-view video with map constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th IAPR Conference on Machine Vision Applications, MVA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nara, Japan. pp.128--131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Conceptual Spatiotemporal Model into Object DBMS with Semantic Preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDM 2011 &amp; BJ-IWGIS 2011CSDM 2011 &amp; BJ-IWGIS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fuzhou, Fujian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural analysis of the streets’ network to urban fabric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2011 - 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Conceptual Spatiotemporal Model into Object Model with Semantic Keeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Conceptual Modeling. Recent Developments and New Directions. Lecture Notes in Computer Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.281--290, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24574-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional typology of augmented reality applications based on their tracking requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Location Awareness for Mixed and Dual Reality (LAMDa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards outdoor localization from GIS data and 3D content extracted from videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bari, Italy. pp.3613--3618, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2010.5637503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time comfort enhancement in stereoscopic displays by disparity and content-adapted blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.P. 3595-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser les bonnes pratiques autour de l'usage des blogs en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l’Information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Semantic Visualization of Trajectory Data in Urban City with a Space-time Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd WSEAS International Conference on Visualization, Imaging and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Faro, Portugal. pp.99--105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection Based on SURF and Color Edge Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Mitsumori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Workshop on Vision and Control for Access Space (VCAS) in 9th Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar city representation system based on map recognition using topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Mixed Reality, Third International Conference, VMR 2009, Held as Part of HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.128--135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image based view localization system retrieving from a panorama database by surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoyuki Yazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IAPR Conference on Machine Vision Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some experiments about shape perception in stereoscopic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Electronic Imaging - IS&amp;T/SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.Number 7237-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapBook AiR : AR City Representation System on a Physical Map using Topological Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Pacific-Rim Symposium on Image and Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR GIS on a physical map based on map image retrieval using LLAH tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Machine Vision Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Japan. pp.382--385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Conceptual and Ontological Models for Representing Spatio-Temporal Data and Semantic Evolution in GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies for urban development: Future development of urban ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Liège, Belgium. pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR-based GIS: Towards closing the loop between acquisition and visualization of geographical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR workshop Lets Go Out Research in Outdoor Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.2--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Localization based on Correspondences between Street Photographs and 2D Building GIS Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès COmpression et REprésentation des Signaux Audiovisuels CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptual and Ontological Models for Tracking Changes of Spatio-Temporal Objects and Concepts over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AGILE International Conference on Geographic Information Science 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Geographic Information Laboratories for Europe (AGILE), Jun 2009, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose computation based on Correspondence between 2D GIS and Street Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENT SYSTEMS AND AUTOMATION: 2nd Mediterranean Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Zarzis, Tunisia. pp.169--174, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections (in Japonese)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.218--225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based model for representing evolution of both data and semantic in GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of stereoscopic shape perception for virtual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Mapping of GIS Information by Pattern-based Tracking with Particle Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Uematsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.305--308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS: An abstraction layer to enhance Spatial Data Infrastructures usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AGILE International Conference on Geographic Information Science - AGILE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Localization Approach Based on Image / GIS Correspondence Using a Simple 2D Building Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of stereoscopic shape perception for virtual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Yokohama, Japan. pp.P.144-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des images stéréoscopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille., France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection entièrement automatique de points de fuite dans des scènes architecturales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahzad Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2006 COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional reconstruction and texturation of museographic objects using multiple images and stereoscopic depth map fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference on Three-Dimensional Image Capture and Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp.Volume 5302, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.525687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Visual Immersion for design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Biarritz, France. pp.ISBN 2-9514772-2-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychophysique et techniques de la vision stéréoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école thématique interdisciplinaire du CNRS " Réalité Virtuelle et sciences du comportement ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frame work for the haptic rendering of the human hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality Haptics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Los Angeles, United States. pp.340-347, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HAPTIC.2003.1191306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate 3D reconstruction of museographic objects using multiple image, VRIC 2003, Laval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Laval, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of stereoscopic comfort by fast control of frequency content with wavelet transform, SPIE, Stereoscopic Displays & Virtual Reality Systems X, vol. 5006, p. 283-292, , , CA, janvier 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays &amp; Virtual Reality Systems X, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Santa Clara, United States. p. 283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Stereo Matching using a quarter of Wavelet Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Doncescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Regis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2002 (2002 International Conference on Image Processing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rochester, United States. pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomic Studies for the Car Manufacturing Industry,, , U.K, August 18-21, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Manchester, United Kingdom. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality : CAD and Beyond, Virtual Concept 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Biarritz, France. p 32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays for virtual reality in the car manufacturing industry : application to design review and ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereoscopic Displays and Virtual Reality Systems, SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Jose, United States. pp.4660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection for haptic interaction with solid models and virtual prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Virtual Reality for ergonomic studies in the car manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khoudja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Lille, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality in the Design Process: from design review to ergonomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium (ESS 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Marseille, France. pp.Pages: 123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique de la réalité virtuelle pour la CAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICAD'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Image Geolocalization Refining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. , Actes de la conférence SAGEO'2016 - Spatial Analysis and GEOmatics, pp.542- 545, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of virtualization as a solution to VR-system sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS data updating method with video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VISIGRAPP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications - GRAPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. , Proceedings of the International Conference on Computer Graphics Theory and Applications and International Conference on Information Visualization Theory and Applications, Rome, Italy, 24-26 February, 2012, pp.511--514, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality, Augmented Reality: myths and realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, pp.322, 2018, Computer engineering series, Jean-Charles Pomerol, 9781786301055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et réalité augmentée : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE éditions, pp.324, 2018, 9781784054670 (papier), 9781784064679 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D City Models and urban information: Current issues and perspectives – European COST Action TU0801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-F Cutting-Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Caglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118, 2014, 978-2-7598-1153-3. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/TU0801/201400001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality: Concepts and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editor " CRC Press ", pp.432 Pages, 2011, 9780415684712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle volume 1 : L'Homme et l'environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.380, 2006, Mathématique et informatique, 9782911762628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 3 - Outils et modèles informatiques des environnement virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.424, 2006, Mathématique et infomatique, 9782911762642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 4 - Les applications de la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.290, 2006, Mathématique et informatique, 9782911762659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 2 - L'interfaçage : l'immersion et l'interaction en environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.520, 2006, Mathématique et informatique, 9782911762635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle, première édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Papin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Presses de l'Ecole des Mines de Paris, 530 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de la réalité virtuelle Volume 5 : les humains virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse des Mines, pp.470, 2000, Mathématique et informatique, 9782911256042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards VE that are More Closely Related to the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 4, ISTE - Wiley, 2018, 9781786301055. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Characterize Density Adapted to a Coarse City Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasily Popovich; Christophe Claramunt; Manfred Schrenk; Kyrill Korolenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion and Geographic Information Systems (IF AND GIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-3-642-31832-0. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31833-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle - Concepts et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paljic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Techniques de l'Ingénieur, pp.1-27, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teodorescu, Horia-Nicolaiand Kirschenbaum, Alanand Cojocaru, Svetlanaand Bruderlein, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Disaster Resilience and Mitigation - IT Means and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.103--118, 2014, 978-94-017-9136-6. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9136-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Urban Fabrics Characterization Based on Buildings Footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hamaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Gensel; Didier Josselin; Danny Vandenbroucke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon (France), April, 24-27, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-346, 2012, 978-3-642-29062-6. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDMS-R: A mixed SQL to manage raster and vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Horák; L. Halounová; D. Kusendová; P. Rapant; Vít. Vozenílek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geoinformation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VŠB - Technical University of Ostrava, pp.43--56, 2009, 978-80-248-2145-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditeur de l' Encyclopédie des Techniques de l'ingénieur, vol. TE 5900, 23 p., 2001, volume Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Behar-Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rouleau-Tiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et construction des systèmes d'information par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Nantes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00488770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E20A255C"/>
+    <w:nsid w:val="EA1F934F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2215-1865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035679581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hoa Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-026-01334-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.03.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11040239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3141383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-235-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040377" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Semaan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2020.126036" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.832" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931923v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11090425" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.752" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2459897" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2171173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207216.2207220" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamaina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Zekri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2011-0113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Saito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0173-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB880342D3E9235AFFDD4268C4C36467ABA75123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bioret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.5.107-131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Tahrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001405003892" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panogiotis Stergiopoulos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric H&#233;nard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Peillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20251351" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004981" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Thomesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978600880099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W3-63-2017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892231" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Transon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14616-9_53" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C2M9QRWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nahagara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812793v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153164" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521445v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Billen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams-Eddine Zaki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besuievsky Gonzalo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521470v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijun Liu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82769" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Eddine Zaki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347325v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521507v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521482v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24574-9_35" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHXPWM7X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637503" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502443v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mitsumori" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521508v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yazawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785346v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521511v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nivesse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521497v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521485v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106467" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521521v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521515v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Uematsu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477725v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521499v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785352v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786465v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzad Kalantari" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jung" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aubourg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.525687" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786760v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786603v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785288v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2003.1191306" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785419v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemmer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605240v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785453v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khoudja" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785303v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786604v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785424v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785443v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786768v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521558v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167335v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521469v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963014v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785546v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753715v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753740v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753814v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785586v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Papin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347216v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347299v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785613v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488770v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2215-1865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035679581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hoa Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-026-01334-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.03.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3141383" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11040239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-235-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040377" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outahar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.832" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931923v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11090425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060116v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Semaan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2020.126036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.752" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2459897" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2171173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207216.2207220" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hamaina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Zekri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2011-0113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Saito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0173-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB880342D3E9235AFFDD4268C4C36467ABA75123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bioret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.5.107-131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Tahrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001405003892" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panogiotis Stergiopoulos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric H&#233;nard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Peillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20251351" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1004981" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Thomesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978600880099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebaro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W3-63-2017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892231" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625956v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Transon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14616-9_53" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C2M9QRWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nahagara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812793v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153164" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223418" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821606" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521445v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Billen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams-Eddine Zaki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501831v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besuievsky Gonzalo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521470v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijun Liu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82769" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Eddine Zaki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347325v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24574-9_35" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHXPWM7X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637503" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502443v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mitsumori" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521508v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yazawa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785346v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nivesse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521511v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358740v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521520v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521497v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521485v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106467" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521516v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477725v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Uematsu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521499v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785352v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786465v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzad Kalantari" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jung" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aubourg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.525687" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786760v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786603v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785288v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2003.1191306" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785419v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemmer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605240v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785453v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khoudja" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786604v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785303v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785424v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785443v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786768v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521558v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167335v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521469v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963014v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347549v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F Cutting-Decelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marina" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P de Almeida" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://3u3d.edpsciences.org/articles/3u3d/abs/2014/01/3u3d-cost2013/3u3d-cost2013.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/TU0801/201400001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785546v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753715v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753740v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753814v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785586v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Papin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735022v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347216v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31833-7_16" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347299v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_18" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093211v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785613v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00488770v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>