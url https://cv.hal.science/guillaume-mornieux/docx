--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -75,3419 +75,3549 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an occupational soft-back exoskeleton during order picking: a field study in logistics</w:t>
+                <w:t xml:space="preserve">Core neuromuscular co-activation mechanisms partly explain trunk kinematics in a perturbed postural task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Thevenot</w:t>
+                <w:t xml:space="preserve">Youri Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pierre</w:t>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+                <w:t xml:space="preserve">Arthur Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2447867⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2026.1716574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883484v1</w:t>
+                <w:t xml:space="preserve">hal-05562519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Forces and Powers in Ergometer and Scull Rowing Based on Long Short-Term Memory Neural Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of an occupational soft-back exoskeleton during order picking: a field study in logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey N Ertel</w:t>
+                <w:t xml:space="preserve">Clement Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Xavier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.279. </w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s25010279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2447867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884117v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Replicability of Sports and Exercise Science Research</w:t>
+                <w:t xml:space="preserve">Estimation of Forces and Powers in Ergometer and Scull Rowing Based on Long Short-Term Memory Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Murphy</w:t>
+                <w:t xml:space="preserve">Lorenzo Pitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron R Caldwell</w:t>
+                <w:t xml:space="preserve">Frédéric R Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Mesquida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffrey N Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-025-02201-w⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25010279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130542v1</w:t>
+                <w:t xml:space="preserve">hal-04884117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of using individualised ergonomic handles on upper limb kinematics and neuromuscular activity, perceived comfort and performance during scull rowing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the Replicability of Sports and Exercise Science Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron R Caldwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Ertel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Pitto</w:t>
+                <w:t xml:space="preserve">Cristian Mesquida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+                <w:t xml:space="preserve">Aera J M Ladell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
+                <w:t xml:space="preserve">Alberto Encarnación-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2533962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-025-02201-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269249v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical effects of soft and rigid passive back occupational exoskeletons during load-carrying and static trunk bending tasks in the aeronautics industry</w:t>
+                <w:t xml:space="preserve">Influence of using individualised ergonomic handles on upper limb kinematics and neuromuscular activity, perceived comfort and performance during scull rowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Albouy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Geoffrey Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Pitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Zare</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wearable Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.e50. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/wtc.2025.10029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2533962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379402v1</w:t>
+                <w:t xml:space="preserve">hal-05269249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Neuromuscular Activity and Technical Determinants on Scull Rowing Performance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biomechanical effects of soft and rigid passive back occupational exoskeletons during load-carrying and static trunk bending tasks in the aeronautics industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14199055⟩</w:t>
+              <w:t xml:space="preserve">Wearable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.e50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/wtc.2025.10029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730513v1</w:t>
+                <w:t xml:space="preserve">hal-05379402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stroke rate influences performance, technique and core stability during rowing ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey N Ertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome C Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2024.2301992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Core Stability, Athletic Performance, and ACL Injury Risk across a Soccer Season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo A Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome C Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (10), pp.4116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14104116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a soft back exoskeleton on lower lumbar spine loads during manual materials handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moissenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+              <w:t xml:space="preserve">, In press, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2024.2422925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Human Motor Behavior during the Familiarization with a Soft Back-Support Occupational Exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (3), pp.1160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app14031160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Consequences of Using Passive and Active Back-Support Exoskeletons during Different Manual Handling Tasks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of Neuromuscular Activity and Technical Determinants on Scull Rowing Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Pitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey N Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20156468⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (19), pp.9055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14199055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448164v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of rowing ergometer performance by technical and core stability parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Characterizing the effects of an ergonomic handle on upper limbs kinematics and neuromuscular activity, comfort, and performance during ergometer rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome Gauchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2023.2219076⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.104093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2023.104093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187988v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the effects of an ergonomic handle on upper limbs kinematics and neuromuscular activity, comfort, and performance during ergometer rowing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Prediction of rowing ergometer performance by technical and core stability parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Ertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome Gauchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2023.104093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (5), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2023.2219076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187983v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sidestepping expertise and core stability on knee joint loading during change of direction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biomechanical Consequences of Using Passive and Active Back-Support Exoskeletons during Different Manual Handling Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Theurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2022.2042980⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (15), pp.6468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20156468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037494v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using passive or active back-support exoskeletons during a repetitive lifting task: influence on cardiorespiratory parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Mornieux</w:t>
+                <w:t xml:space="preserve">Influence of sidestepping expertise and core stability on knee joint loading during change of direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-022-05034-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (9), pp.959-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2022.2042980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042083v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Sex Difference in Trunk Neuromuscular Control among Recreational Athletes during Cutting Maneuvers?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+                <w:t xml:space="preserve">Using passive or active back-support exoskeletons during a repetitive lifting task: influence on cardiorespiratory parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Desbrosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Gehring</w:t>
+                <w:t xml:space="preserve">J. Theurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+                <w:t xml:space="preserve">G. Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.743-750. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (12), pp.2575-2583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52082/jssm.2021.743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-05034-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036253v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trunk’s contribution to postural control under challenging balance conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+                <w:t xml:space="preserve">Arthur Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Petel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 84, pp.102-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a Functional Core Stability Program on Trunk and Knee Joint Biomechanics in Female Athletes During Lateral Movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is There a Sex Difference in Trunk Neuromuscular Control among Recreational Athletes during Cutting Maneuvers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmar Weltin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000003212⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.743-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52082/jssm.2021.743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102220v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal assessment of sensorimotor shoulder function in patients with untreated anterior shoulder instability and asymptomatic handball players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of a Functional Core Stability Program on Trunk and Knee Joint Biomechanics in Female Athletes During Lateral Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Weltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Pauls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Hirschmüller</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shad Forsythe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.17.06874-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000003212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102261v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of perturbation or plyometric training on core control and knee joint loading in women during lateral movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal assessment of sensorimotor shoulder function in patients with untreated anterior shoulder instability and asymptomatic handball players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Hirschmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert P Südkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Weltin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Mornieux</w:t>
+                <w:t xml:space="preserve">Dirk Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12657⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (4), pp.472-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.17.06874-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102193v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a Full-Body Compression Suit on Trunk Positioning and Knee Joint Mechanics During Lateral Movements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monika Pauls</w:t>
+                <w:t xml:space="preserve">Effects of perturbation or plyometric training on core control and knee joint loading in women during lateral movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Weltin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Rott</w:t>
+                <w:t xml:space="preserve">A. Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+                <w:t xml:space="preserve">G. Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (4), pp.261-267. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.299-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jab.2016-0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102210v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gender on trunk and pelvis control during lateral movements with perturbed landing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a Full-Body Compression Suit on Trunk Positioning and Knee Joint Mechanics During Lateral Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Weltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Pauls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Rott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmar Weltin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Gollhofer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2014.992478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2016-0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714560v1</w:t>
+                <w:t xml:space="preserve">hal-03102210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Gender on Trunk and Lower Limb Biomechanics during Lateral Movements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Gollhofer</w:t>
+                <w:t xml:space="preserve">Effect of gender on trunk and pelvis control during lateral movements with perturbed landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Weltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.182 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2014.992478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15438627.2015.1040915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713084v1</w:t>
+                <w:t xml:space="preserve">hal-01714560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee and Hip Joint Biomechanics are Gender-specific in Runners with High Running Mileage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Influence of Gender on Trunk and Lower Limb Biomechanics during Lateral Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Weltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1343406⟩</w:t>
+              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.265 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15438627.2015.1040915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710183v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in leg kinematics in response to unpredictability in lateral jump execution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominic Gehring</w:t>
+                <w:t xml:space="preserve">Knee and Hip Joint Biomechanics are Gender-specific in Runners with High Running Mileage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Tokuno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Taube</w:t>
+                <w:t xml:space="preserve">J. Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2014.894577⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (02), pp.153 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1343406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710103v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory postural adjustments during cutting manoeuvres in football and their consequences for knee injury risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Changes in leg kinematics in response to unpredictability in lateral jump execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Gehring</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Tokuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Furst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+                <w:t xml:space="preserve">Wolfgang Taube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (13), pp.1255-1262. </w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (7), pp.678-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2013.876508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2014.894577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710046v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to sprain your ankle – a biomechanical case report of an inversion trauma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Anticipatory postural adjustments during cutting manoeuvres in football and their consequences for knee injury risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wissler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Gollhofer</w:t>
+                <w:t xml:space="preserve">P Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (1), pp.175 - 178. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (13), pp.1255-1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2013.876508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709189v1</w:t>
+                <w:t xml:space="preserve">hal-01710046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to sprain your ankle – a biomechanical case report of an inversion trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gollhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.175 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Medial compressible forefoot sole elements reduce ankle inversion in lateral SSC jumps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.346-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3497,1117 +3627,1117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the familiarisation with a soft back exoskeleton on muscle coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2025 - 30th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bologna; University of Padova, Jul 2025, Rimini, Italy. pp.535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec un robot collaboratif ou un exosquelette : Comment évaluer l'impact sur la santé physique et cognitive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Mesures Physiologiques et Études Utilisateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurélie Clodic (LAAS); Matthieu Herrb (LAAS); Pierre-Vincent Paubel (UT2J); Mathias Rihet (ISAE-Supaero), Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a soft back exoskeleton on lumbar loading during a manual handling task: A pilot simulation study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biomechanical effects of using a passive upper-limb exoskeleton to assist firefighters during vehicle extrication maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Kohili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavagnac Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158814v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical effects of using a passive upper-limb exoskeleton to assist firefighters during vehicle extrication maneuver</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of a soft back exoskeleton on lumbar loading during a manual handling task: A pilot simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117000v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapeurs-pompiers et désincarcération : effet du port d'un exosquelette sur la charge cognitive et l'acceptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Kohili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIQUE 2023 - 12ème colloque de Psychologie Ergonomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the motor behaviour during a familiarisation protocol to a soft back exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2022 - 27th Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Aug 2022, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor modularity to effectively applied force during pedaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2021 - 19e Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor modularity during pedalling across different mechanical constraints: a time-frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Society of Biomechanics in Sport Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments for the evaluation of the human -exoskeleton interaction in the context of small data collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMOM’19 : 1st International Conference for Digital Manufacturing Operation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of core muscle strength for lower body stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmar Weltin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gehring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Congress on Science and Skiing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, St. Christoph am Arlberg, Austria. pp. 33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4617,150 +4747,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments for the evaluation of the human exoskeleton interaction in the context of small data collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Burgat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference HFES : Understanding Human Behaviour in Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4770,105 +4900,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements de direction : analyse biomécanique des déterminants de la performance et des facteurs de risque de blessure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Lorraine, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03102365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5015,51 +5145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04883484v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Thevenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2447867" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pitto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey N Ertel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25010279" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Murphy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron R Caldwell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mesquida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aera J M Ladell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Encarnaci&#243;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-025-02201-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05269249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ertel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2533962" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05379402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albouy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04730513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14199055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Duchene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2024.2301992" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o A Weber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14104116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Favennec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2422925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schwartz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20156468" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2219076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2023.104093" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04037494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2042980" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desbrosses" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mornieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05034-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gehring" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gollhofer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2021.743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.11.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Weltin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Friedman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pauls" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad Forsythe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hirschm&#252;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert P S&#252;dkamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Maier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.17.06874-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weltin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gollhofer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12657" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rott" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2016-0061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.992478" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2015.1040915" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gehring" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleischmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1343406" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Tokuno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Taube" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.894577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Furst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.876508" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wissler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.09.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQNX3ZP5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fleischmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Khalil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kohili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavagnac Laura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavagnac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duclos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascual" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714567v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03102365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05562519v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Duchene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2026.1716574" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04883484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Thevenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2447867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pitto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey N Ertel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25010279" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Murphy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron R Caldwell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mesquida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aera J M Ladell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Encarnaci&#243;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-025-02201-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05269249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ertel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2533962" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05379402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albouy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2024.2301992" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o A Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14104116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Favennec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2422925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04730513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14199055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2023.104093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2219076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schwartz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20156468" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04037494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2042980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desbrosses" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theurel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mornieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05034-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.11.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gehring" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gollhofer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2021.743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Weltin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Friedman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pauls" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad Forsythe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003212" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hirschm&#252;ller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert P S&#252;dkamp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Maier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.17.06874-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weltin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gollhofer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12657" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2016-0061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.992478" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2015.1040915" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gehring" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleischmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1343406" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710103v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Tokuno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Taube" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.894577" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Furst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.876508" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wissler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.09.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQNX3ZP5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fleischmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Khalil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kohili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavagnac Laura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavagnac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duclos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03102365v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>