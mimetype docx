--- v1 (2026-04-08)
+++ v2 (2026-05-16)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -160,1149 +160,1149 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P Perrin</w:t>
+                <w:t xml:space="preserve">Philippe P. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome C Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 8, </w:t>
+              <w:t xml:space="preserve">, 2026, 8, pp.1716574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fspor.2026.1716574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an occupational soft-back exoskeleton during order picking: a field study in logistics</w:t>
+                <w:t xml:space="preserve">Evaluation of Lumbar Loads and Neuromuscular Responses with an Occupational Soft-Back Exoskeleton During a Repetitive Sagittal Handling Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Thevenot</w:t>
+                <w:t xml:space="preserve">Clément Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2447867⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (9), pp.4263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app16094263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883484v1</w:t>
+                <w:t xml:space="preserve">hal-05610247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Forces and Powers in Ergometer and Scull Rowing Based on Long Short-Term Memory Neural Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of an occupational soft-back exoskeleton during order picking: a field study in logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric R Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
+                <w:t xml:space="preserve">Clement Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s25010279⟩</w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2447867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884117v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Replicability of Sports and Exercise Science Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Forces and Powers in Ergometer and Scull Rowing Based on Long Short-Term Memory Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Pitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Murphy</w:t>
+                <w:t xml:space="preserve">Frédéric R Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron R Caldwell</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffrey N Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-025-02201-w⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25010279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130542v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of using individualised ergonomic handles on upper limb kinematics and neuromuscular activity, perceived comfort and performance during scull rowing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the Replicability of Sports and Exercise Science Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron R Caldwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mesquida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Ertel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Pitto</w:t>
+                <w:t xml:space="preserve">Aera J M Ladell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
+                <w:t xml:space="preserve">Alberto Encarnación-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2533962⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-025-02201-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269249v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical effects of soft and rigid passive back occupational exoskeletons during load-carrying and static trunk bending tasks in the aeronautics industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of using individualised ergonomic handles on upper limb kinematics and neuromuscular activity, perceived comfort and performance during scull rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Pitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Albouy</w:t>
+                <w:t xml:space="preserve">Frédéric Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Chin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wearable Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/wtc.2025.10029⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2533962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379402v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stroke rate influences performance, technique and core stability during rowing ergometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey N Ertel</w:t>
+                <w:t xml:space="preserve">Biomechanical effects of soft and rigid passive back occupational exoskeletons during load-carrying and static trunk bending tasks in the aeronautics industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Maciejewski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2024.2301992⟩</w:t>
+              <w:t xml:space="preserve">Wearable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.e50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/wtc.2025.10029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402123v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Core Stability, Athletic Performance, and ACL Injury Risk across a Soccer Season</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The stroke rate influences performance, technique and core stability during rowing ergometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey N Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome C Gauchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14104116⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2024.2301992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577662v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a soft back exoskeleton on lower lumbar spine loads during manual materials handling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Core Stability, Athletic Performance, and ACL Injury Risk across a Soccer Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Moissenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Frère</w:t>
+                <w:t xml:space="preserve">Théo A Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2422925⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.4116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14104116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771125v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Human Motor Behavior during the Familiarization with a Soft Back-Support Occupational Exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1313,3044 +1313,3161 @@
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (3), pp.1160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app14031160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Neuromuscular Activity and Technical Determinants on Scull Rowing Performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
+                <w:t xml:space="preserve">Effects of a soft back exoskeleton on lower lumbar spine loads during manual materials handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14199055⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), pp.967-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2422925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730513v1</w:t>
+                <w:t xml:space="preserve">hal-04771125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the effects of an ergonomic handle on upper limbs kinematics and neuromuscular activity, comfort, and performance during ergometer rowing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Ertel</w:t>
+                <w:t xml:space="preserve">Influence of Neuromuscular Activity and Technical Determinants on Scull Rowing Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Pitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey N Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérome Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113, pp.104093. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (19), pp.9055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2023.104093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14199055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187983v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of rowing ergometer performance by technical and core stability parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Characterizing the effects of an ergonomic handle on upper limbs kinematics and neuromuscular activity, comfort, and performance during ergometer rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome Gauchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2023.2219076⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.104093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2023.104093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187988v1</w:t>
+                <w:t xml:space="preserve">hal-04187983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Consequences of Using Passive and Active Back-Support Exoskeletons during Different Manual Handling Tasks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of rowing ergometer performance by technical and core stability parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Ertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20156468⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (5), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2023.2219076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448164v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sidestepping expertise and core stability on knee joint loading during change of direction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
+                <w:t xml:space="preserve">Biomechanical Consequences of Using Passive and Active Back-Support Exoskeletons during Different Manual Handling Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Theurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2022.2042980⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (15), pp.6468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20156468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037494v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using passive or active back-support exoskeletons during a repetitive lifting task: influence on cardiorespiratory parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Mornieux</w:t>
+                <w:t xml:space="preserve">Influence of sidestepping expertise and core stability on knee joint loading during change of direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome C Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-022-05034-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (9), pp.959-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2022.2042980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042083v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trunk’s contribution to postural control under challenging balance conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Petel</w:t>
+                <w:t xml:space="preserve">Using passive or active back-support exoskeletons during a repetitive lifting task: influence on cardiorespiratory parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérome Gauchard</w:t>
+                <w:t xml:space="preserve">G. Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 84, pp.102-107. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (12), pp.2575-2583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-05034-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206307v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Sex Difference in Trunk Neuromuscular Control among Recreational Athletes during Cutting Maneuvers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The trunk’s contribution to postural control under challenging balance conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Gehring</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+                <w:t xml:space="preserve">Philippe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome Gauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52082/jssm.2021.743⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.102-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036253v1</w:t>
+                <w:t xml:space="preserve">hal-03206307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a Functional Core Stability Program on Trunk and Knee Joint Biomechanics in Female Athletes During Lateral Movements</w:t>
+                <w:t xml:space="preserve">Is There a Sex Difference in Trunk Neuromuscular Control among Recreational Athletes during Cutting Maneuvers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmar Weltin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000003212⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.743-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52082/jssm.2021.743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102220v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal assessment of sensorimotor shoulder function in patients with untreated anterior shoulder instability and asymptomatic handball players</w:t>
+                <w:t xml:space="preserve">Influence of a Functional Core Stability Program on Trunk and Knee Joint Biomechanics in Female Athletes During Lateral Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Weltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Pauls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Hirschmüller</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shad Forsythe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.17.06874-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000003212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102261v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of perturbation or plyometric training on core control and knee joint loading in women during lateral movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal assessment of sensorimotor shoulder function in patients with untreated anterior shoulder instability and asymptomatic handball players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Hirschmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert P Südkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Weltin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Mornieux</w:t>
+                <w:t xml:space="preserve">Dirk Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12657⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (4), pp.472-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.17.06874-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102193v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a Full-Body Compression Suit on Trunk Positioning and Knee Joint Mechanics During Lateral Movements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monika Pauls</w:t>
+                <w:t xml:space="preserve">Effects of perturbation or plyometric training on core control and knee joint loading in women during lateral movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Weltin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Rott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+                <w:t xml:space="preserve">A. Gollhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (4), pp.261-267. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.299-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jab.2016-0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102210v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gender on trunk and pelvis control during lateral movements with perturbed landing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a Full-Body Compression Suit on Trunk Positioning and Knee Joint Mechanics During Lateral Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Weltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Pauls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Rott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmar Weltin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Gollhofer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2014.992478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2016-0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714560v1</w:t>
+                <w:t xml:space="preserve">hal-03102210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Gender on Trunk and Lower Limb Biomechanics during Lateral Movements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Gollhofer</w:t>
+                <w:t xml:space="preserve">Effect of gender on trunk and pelvis control during lateral movements with perturbed landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Weltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.182 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2014.992478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15438627.2015.1040915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713084v1</w:t>
+                <w:t xml:space="preserve">hal-01714560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee and Hip Joint Biomechanics are Gender-specific in Runners with High Running Mileage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Influence of Gender on Trunk and Lower Limb Biomechanics during Lateral Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Weltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1343406⟩</w:t>
+              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.265 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15438627.2015.1040915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710183v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in leg kinematics in response to unpredictability in lateral jump execution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominic Gehring</w:t>
+                <w:t xml:space="preserve">Knee and Hip Joint Biomechanics are Gender-specific in Runners with High Running Mileage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Tokuno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Taube</w:t>
+                <w:t xml:space="preserve">J. Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2014.894577⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (02), pp.153 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1343406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710103v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory postural adjustments during cutting manoeuvres in football and their consequences for knee injury risk</w:t>
+                <w:t xml:space="preserve">Changes in leg kinematics in response to unpredictability in lateral jump execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Gehring</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Tokuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Furst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Gollhofer</w:t>
+                <w:t xml:space="preserve">Wolfgang Taube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (13), pp.1255-1262. </w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (7), pp.678-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2013.876508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2014.894577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710046v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to sprain your ankle – a biomechanical case report of an inversion trauma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Anticipatory postural adjustments during cutting manoeuvres in football and their consequences for knee injury risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wissler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Gollhofer</w:t>
+                <w:t xml:space="preserve">P Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (1), pp.175 - 178. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (13), pp.1255-1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2013.876508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709189v1</w:t>
+                <w:t xml:space="preserve">hal-01710046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medial compressible forefoot sole elements reduce ankle inversion in lateral SSC jumps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.346-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to sprain your ankle – a biomechanical case report of an inversion trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mornieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gollhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.175 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the familiarisation with a soft back exoskeleton on muscle coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2025 - 30th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bologna; University of Padova, Jul 2025, Rimini, Italy. pp.535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec un robot collaboratif ou un exosquelette : Comment évaluer l'impact sur la santé physique et cognitive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Mesures Physiologiques et Études Utilisateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurélie Clodic (LAAS); Matthieu Herrb (LAAS); Pierre-Vincent Paubel (UT2J); Mathias Rihet (ISAE-Supaero), Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical effects of using a passive upper-limb exoskeleton to assist firefighters during vehicle extrication maneuver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Kohili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavagnac Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a soft back exoskeleton on lumbar loading during a manual handling task: A pilot simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moissenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2023 - 28th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEP French Institute of Sport, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapeurs-pompiers et désincarcération : effet du port d'un exosquelette sur la charge cognitive et l'acceptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Kohili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIQUE 2023 - 12ème colloque de Psychologie Ergonomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the motor behaviour during a familiarisation protocol to a soft back exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2022 - 27th Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Aug 2022, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor modularity to effectively applied force during pedaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,379 +4482,379 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2021 - 19e Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor modularity during pedalling across different mechanical constraints: a time-frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Society of Biomechanics in Sport Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments for the evaluation of the human -exoskeleton interaction in the context of small data collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMOM’19 : 1st International Conference for Digital Manufacturing Operation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of core muscle strength for lower body stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Gollhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmar Weltin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gehring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Congress on Science and Skiing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, St. Christoph am Arlberg, Austria. pp. 33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4747,150 +4864,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments for the evaluation of the human exoskeleton interaction in the context of small data collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Burgat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference HFES : Understanding Human Behaviour in Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4900,105 +5017,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements de direction : analyse biomécanique des déterminants de la performance et des facteurs de risque de blessure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mornieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Lorraine, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03102365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5145,51 +5262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05562519v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Duchene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2026.1716574" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04883484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Thevenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2447867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pitto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey N Ertel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25010279" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Murphy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron R Caldwell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mesquida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aera J M Ladell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Encarnaci&#243;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-025-02201-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05269249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ertel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2533962" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05379402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albouy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2024.2301992" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o A Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14104116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Favennec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2422925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04730513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14199055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2023.104093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2219076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schwartz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20156468" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04037494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2042980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desbrosses" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theurel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mornieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05034-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.11.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gehring" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gollhofer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2021.743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Weltin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Friedman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pauls" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad Forsythe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003212" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hirschm&#252;ller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert P S&#252;dkamp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Maier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.17.06874-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weltin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gollhofer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12657" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2016-0061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.992478" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2015.1040915" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gehring" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleischmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1343406" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710103v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Tokuno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Taube" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.894577" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Furst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.876508" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wissler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.09.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQNX3ZP5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fleischmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Khalil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kohili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavagnac Laura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavagnac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duclos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03102365v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05562519v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Duchene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome C Gauchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2026.1716574" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05610247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thevenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Favennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app16094263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04883484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Thevenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2447867" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pitto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey N Ertel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25010279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Murphy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron R Caldwell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mesquida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aera J M Ladell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Encarnaci&#243;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-025-02201-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05269249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ertel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2533962" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05379402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albouy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2024.2301992" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o A Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14104116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2422925" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04730513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14199055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2023.104093" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2219076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20156468" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04037494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2022.2042980" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desbrosses" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theurel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mornieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05034-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.11.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Gehring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gollhofer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2021.743" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Weltin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Friedman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pauls" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shad Forsythe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hirschm&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert P S&#252;dkamp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Maier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.17.06874-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weltin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gollhofer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12657" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2016-0061" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.992478" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2015.1040915" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gehring" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleischmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1343406" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Tokuno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Taube" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.894577" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Furst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.876508" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fleischmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709189v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wissler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.09.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQNX3ZP5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Khalil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kohili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavagnac Laura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavagnac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duclos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascual" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03102365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>