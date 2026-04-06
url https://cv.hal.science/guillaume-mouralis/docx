--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -99,1667 +99,1674 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laypeople in Law. Sociolegal Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Kretschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9780367680978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04392840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laypeople in Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Kretschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 1, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003134220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Andrea Kretschmann</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04642689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Strasse ist die Tribüne des Volkes. Ansichten zum 4. November 1989 in Ost-Berlin, Berlin, Ch. Links Verlag.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Verdalle (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Straße ist die Tribüne des Volkes. Ansichten zum 4. November 1989 in Ost-Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Kretschmann</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9780367680978</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Verdalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Links Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-96289-133-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Moine</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moment Nuremberg. Le procès international, les lawyers et la question raciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Domaine "Histoire", 9782724624205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nuremberg Trials. New Perspectives on the Professions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bénédicte Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liepziger Universitätsverlag, 4 (26), pp.138, 2017, Comparativ - Journal of Global History and Comparative Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with Wars and Dictatorships. Legal Concepts and Categories in Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer / Asser Press, pp.269, 2014, 978-90-6704-930-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...84 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-3-96289-133-6</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Falco. Juge à Nuremberg. Souvenirs inédits du procès des criminels nazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbre bleu éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9791090129023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Domaine "Histoire", 9782724624205</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une épuration allemande. La RDA en procès. 1949-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, pp.430, 2008, 978-2-213-63537-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...196 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur Justice 67. Une exploration croisée du Tribunal Russell par les sciences sociales et les arts du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Dramaturgies du réel. Entre art et sciences humaines et sociales, 116, pp.227-238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.116.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04851044v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopia ’89. Un regard franco-allemand sur la manifestation du 4.11.89 à Berlin-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47 (186-187), pp.36-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24053/ldm-2022-0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04312354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24053/ldm-2022-0017⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lindeperg, Nuremberg, la bataille des images. Des coulisses à la scène d’un procès-spectacle, Paris, Payot, 2021, 528 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (2), pp.396-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2022.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03916934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société allemande face à son passé autoritaire. Oubli, mémoire et catéchisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chemins de la Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03541524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un événement controversé. La manifestation du 4 novembre 1989 à Berlin-Est et les mémoires conflictuelles de la ‘révolution pacifique’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03885942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre lecture empathique et stratégie de distinction. Le racisme national-socialiste selon Roger Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 109 (3), pp.643-656. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.109.0643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race et droit aux États-Unis : l'ombre de Nuremberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.11628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03208705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « modèle » pour la LPR ? Le système d'enseignement supérieur et la recherche en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Tietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37, pp.261-274. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.5431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03207743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « modèle » pour la LPR ? Le système d’enseignement supérieur et la recherche en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Tietze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nommer les savoirs, 37, pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhsh.5431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03207743v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03208704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopia 89 – Un projet théâtral et scientifique sur la manifestation du 4 novembre 1989 à Berlin-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1787,1344 +1794,1214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « modèle » pour la LPR ? Le système d’enseignement supérieur et la recherche en Allemagne</w:t>
-[...102 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nuremberg, La Haye, Minneapolis – sur l’état précaire de la justice internationale comme dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Grenzen eines justiziellen Experiments. Der internationale Nürnberger Prozess und die US-amerikanische color line (1944–1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Rechtssoziologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (2), pp.204-226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zfrs-2019-0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...143 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Discreet Experts: The “International Association of Penal Law” and the Nuremberg Moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus Gentium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2), pp.467-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver les victimes. Naufragés et rescapés au procès de Nuremberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les victimes au tribunal : du témoignage à la preuve judiciaire, 102, pp.243-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02273128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Nürnberger Prozesse. Neue Ansätze aus der Sozialgeschichte und Berufssoziologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bénédicte Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, The Nuremberg Trials. New Perspectives on the Professions, 4 (26), pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de littérature Le procès de Nuremberg : retour sur soixante-dix ans de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, La fabrique de l’hérédité en politique, 2016/4 (73), pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le procès de Nuremberg : retour sur soixante-dix ans de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.073.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outsiders du droit international. Trajectoires professionnelles et innovation juridique à Londres, Washington et Nuremberg, 1943-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Profession, juristes internationalistes, 7, pp.113-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épurations européennes au lendemain de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1945. La chute du Reich, 6, pp.88-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épuration des élites est-allemandes entre ingénierie sociale et utopie politique. La République Démocratique Allemande en procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 208, pp.87-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quel(s) droit(s) la justice internationale est-elle faite ? Deux moments de la constitution hésitante d’une justice de l’après-conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chercheurs à la barre, 3, pp.209-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01083468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempo giuridico e tempo politico nell'epurazione post-comunista in Germania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passato e Presente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXVIII (80), pp.81-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épuration des élites est-allemandes entre ingénierie sociale et utopie politique. La République Démocratique Allemande en procès</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une épuration allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 346, pp.86-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vergangenheitsbewältigung ou épuration? La RDA en procès dans les années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 208, pp.87-93</w:t>
+              <w:t xml:space="preserve">, 2009, 188, pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-00637452v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une épuration allemande</w:t>
-[...136 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les apories des approches transitionnelles ou les temporalités différentielles des 'épurations' judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1, pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00346497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès Papon. Justice et temporalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38, pp.55-68. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00346497v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/terrain.9953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00346515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le procès Honecker, la gestion publique du passé communiste et la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'IHTP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 80, pp.102-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3143,319 +3020,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le procès Papon. Justice et temporalité</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justice pénale et 'politique du passé' en Allemagne depuis 1949</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1, pp.93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion publique du passé communiste dans l'Allemagne unifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 122, pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chercheur en sciences sociales comme acteur du procès?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 44-45, pp.159-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3465,2293 +3264,2293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger sous contrainte : le procès de Nuremberg et la color line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Combe; Emmanuel Delille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choix sous contraintes. Survivre et décider dans l'univers concentrationnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-237, 2025, Sociétés, Espaces, Temps, 979-10-362-0813-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13r0p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04851011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...52 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilising International Law, Subverting the Judicial Form. The 1967 Russell Tribunal as an experiment in utopian justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Kretschmann; Guillaume Mouralis; Ulrike Zeigermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laypeople in Law. Socio-Legal Perspectives on Non-Professionals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-117, 2024, 9781003134220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003134220-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04869778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...52 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laypeople in Law: Moving from a blind spot in socio-legal studies towards a comprehensive field of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Kretschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Kretschmann; Guillaume Mouralis; Ulrike Zeigermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laypeople in Law. Socio-Legal Perspectives on Non-Professionals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-19, 2024, 9781003134220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003134220-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04869707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Imagination and Legal Realism: ‘Crimes against Humanity’ and the US Racial Question in 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lagrou Pieter; Rovetta Ornella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defeating Impunity. Attempts at International Justice in Europe since 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Berghahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-132, 2021, 978-1-80073-261-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04869707v1</w:t>
+                <w:t xml:space="preserve">halshs-03464773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ein Werkstattgespräch mit Auszügen aus Utopia’89. Wir sind das Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barriera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Verdalle (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Strasse ist die Tribüne des Volkes. Ansichten zum 4. November 1989 in Ost-Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein umstrittenes Ereignis. Die Verortung des 4. November 1989 in der Erinnerung an die Friedliche Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Verdalle (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Strasse ist die Tribüne des Volkes. Ansichten zum 4. November 1989 in Ost-Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Einleitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Verdalle (de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Strasse ist die Tribüne des Volkes. Ansichten zum 4. November 1989 in Ost-Berlin.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03513201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race et droit aux États-Unis : l’ombre de Nuremberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Zevounou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Race et droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFJD et LGDJ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-181, 2021, 978-2-37032-311-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03371983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal Imagination and Legal Realism: ‘Crimes against Humanity’ and the US Racial Question in 1945</w:t>
-[...84 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Crimes. Droit de la guerre, transgressions et procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Loez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en guerre. Tome III: Guerres mondiales et impériales. 1870-1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passés / Composés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.671-701, 2020, 2379332487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès international de Nuremberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Baby; Laure Neumayer; Frédéric Zalewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condamner le passé? Mémoires des passés autoritaires en Europe et en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02395221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RDA en procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Baby; Laure Neumayer; Frédéric Zalewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condamner le passé? Mémoires des passés autoritaires en Europe et en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02395228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...18 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Weinke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Conway; Peter Lagrou; Henry Rousso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe's Postwar Periods - 1989, 1945, 1918. Writing History Backwards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-80, 2018, 9781474276528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Liora Israël ; Guillaume Mouralis. </w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liora Israël; Guillaume Mouralis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dealing with Wars and Dictatorships. Legal Concepts and Categories in Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer / Asser Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-20, 2014, 978-90-6704-930-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of &amp;quot;Transitional Justice&amp;quot; in the 1990s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liora Israël ; Guillaume Mouralis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dealing with Wars and Dictatorships. Legal Concepts and Categories in Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer / Asser Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-100, 2014, 978-90-6704-930-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00835929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...43 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le rôle de la justice dans les transitions. Retour sur les catégories et relectures empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kora Andrieu; Geoffroy Lavau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle justice pour les peuples en transition  ? Démocratiser, réconcilier, pacifier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université Paris Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-64, 2014, 978-2-84050-928-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...142 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rejection of International Criminal Law in West Germany after the Second World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Mink; Laure Meumayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History, Memory and Politics in Central and Eastern Europe. Memory Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.226-241, 2013, 978-0-230-35433-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00835923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawyers versus Jurisconsults. Sociography of the Main Nuremberg Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margo De Koster; Hervé Leuwers; Dirk Luyten; Xavier Rousseaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice in Wartime and Revolutions. Europe, 1795-1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie Générale du Royaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.325-336, 2012, 978-90-5746-551-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00835913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des victimes effacées. Les victimes de la répression politique en RDA et l'épuration post-communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefranc, Sandrine; Mathieu, Lilian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilisations de victimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.53-67, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00637380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allemagne. 1989 ans la chronologie légitime de l'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hertaux Jérôme, Pellen Cédric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1989 à l'Est de l'Europe. Une mémoire controversée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Aube, pp.80-102, 2009, 978-2-8159-0002-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Offerle Michel et Rousso Henri (dir.). </w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La 'justice de transition' au risque des épurations. La RDA en procès 1949-2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Offerlé, Michel et Rousso, Henry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique interdisciplinaire. Histoire et science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-188, 2008, 978-2-7535-0610-7</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-188, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Offerlé, Michel et Rousso, Henry. </w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Justice de transition&amp;quot; au risque des épurations. La RDA en procès 1949-2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Offerle Michel et Rousso Henri (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique interdisciplinaire. Histoire et science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-188, 2008</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-188, 2008, 978-2-7535-0610-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00835935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Fall Oehme (1951-1995). Der Umgang der Justiz-Juristen mit DDR-Staatsverbrechen im vereinigten Deutschland zwischen 'Geschichts-' und 'Vergangenheitspolitik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kott, Sandrine et Droit, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Ostdeutsche Gesellschaft. Eine transnationale Perspektive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ch. Links Verlag, pp.236-250, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Michelet (1899-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrieu, C., Braud, P. et Piketty, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Charles de Gaulle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, pp.766-769, 2006, coll. "Bouquins"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RDA en procès (1949-2004). Genèses d'une épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kott, Sandrine et Mespoulet, Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le post-communisme dans l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'université de Bruxelles, pp.191-201, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les magistrats, le droit positif et la morale. Positivisme juridique et jus-naturalisme comme catégories de la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Israël, L., Sacriste, G., Vauchez, A. et Willemez, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur la portée sociale du droit. Usages et légitimité du registre juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.61-78, 2005, "CURAPP"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ministre de la justice face à la guerre d'Algérie, 1959-1961</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fraternité Edmond-Michelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edmond Michelet, homme d'État. Actes du colloque du 15 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fraternité Edmond-Michelet, pp.143-161, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5761,561 +5560,561 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis : « Le droit et la justice peuvent être des instruments d'émancipation et de libération puissants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Méténier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mouralis : « Le droit et la justice peuvent être des instruments d'émancipation et de libération puissants »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Nuremberg, “we started to judge company executives and managers” (Interview of Guillaume Mouralis by Clémentine Méténier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les États-Unis rejettent la justice pénale internationale : le précédent de Nuremberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04574541v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Nuremberg, “we started to judge company executives and managers” (Interview of Guillaume Mouralis by Clémentine Méténier)</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension: Isabelle Delpla, La justice des gens. Enquête dans la Bosnie des nouvelles après-guerres (PUR, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.299-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ahs.2016.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821827v1</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">hal-01647750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla La justice des gens. Enquête dans la Bosnie des nouvelles après-guerres,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture de &amp;quot;Archives et histoire dans les sociétés post-communistes (Sonia Combe (dir.), Paris : La Découverte, coll. &amp;quot;Recherches&amp;quot;, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647750v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00837676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Delpla La justice des gens. Enquête dans la Bosnie des nouvelles après-guerres,</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                <w:t xml:space="preserve">Stasi : ruée sur les archives ; Lustration à la polonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.88 et 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427911v1</w:t>
+                <w:t xml:space="preserve">halshs-00836753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture de &amp;quot;Archives et histoire dans les sociétés post-communistes (Sonia Combe (dir.), Paris : La Découverte, coll. &amp;quot;Recherches&amp;quot;, 2009)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+                <w:t xml:space="preserve">Lecture de &amp;quot;Aufarbeitung der Diktatur - Diktat der Aufarbeitung ? Normierungsprozesse beim Umgang mit diktatorischer Vergangenheit (K. Hammerstein, U. Mählert, J. Trappe, E. Wolfrum (Hrsg.), Göttingen : Wallstein Verlag, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.523-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00837669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6462,51 +6261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05149366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kretschmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642689v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laypeople-in-Law-Sociolegal-Perspectives/Kretschmann-Mouralis-Zeigermann/p/book/9780367680978?fbclid=IwAR0xppWey6h1CRf0hAbPk1q3gmz_lFrhzDJPp1X4v0Ux_MwpXYqlxhLWPRs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verdalle (de)" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.christoph-links-verlag.de/index.cfm?view=3&amp;amp;titel_nr=9133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100484670" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/juge-a-nuremberg.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851044v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.116.0227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.94" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure&#160;de Verdalle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11628" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tietze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2020-0004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfrs-2019-0012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.073.0159" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.9953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100968800" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r0p" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-9/mobilising-international-law-subverting-judicial-form-guillaume-mouralis?context=ubx&amp;amp;refId=891d9653-25a8-41e1-a371-8f3813fdb315" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-1/laypeople-law-andrea-kretschmann-guillaume-mouralis-ulrike-zeigermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513216v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/race-et-droit-9782370323118.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barriera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/RovettaDefeating#toc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passes-composes.com/book/263" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.apple.com/fr/book/condamner-le-pass%C3%A9/id1482021650" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/au/europes-postwar-periods-1989-1945-1918-9781474276528/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-6704-930-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/philosophie-appliquee/quelle-justice-pour-les-peuples-en-transition" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/history-memory-and-politics-in-central-and-eastern-europe-georges-mink/?K=9780230354333" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cegesoma.be/cms/autres_publi_fr.php?article=2223" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahs.2016.0004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837669v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kretschmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laypeople-in-Law-Sociolegal-Perspectives/Kretschmann-Mouralis-Zeigermann/p/book/9780367680978?fbclid=IwAR0xppWey6h1CRf0hAbPk1q3gmz_lFrhzDJPp1X4v0Ux_MwpXYqlxhLWPRs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642689v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verdalle (de)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.christoph-links-verlag.de/index.cfm?view=3&amp;amp;titel_nr=9133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100484670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/juge-a-nuremberg.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851044v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.116.0227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.94" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure&#160;de Verdalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11628" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tietze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2020-0004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfrs-2019-0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.073.0159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.9953" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100968800" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r0p" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-9/mobilising-international-law-subverting-judicial-form-guillaume-mouralis?context=ubx&amp;amp;refId=891d9653-25a8-41e1-a371-8f3813fdb315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-1/laypeople-law-andrea-kretschmann-guillaume-mouralis-ulrike-zeigermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/RovettaDefeating#toc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barriera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/race-et-droit-9782370323118.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passes-composes.com/book/263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395221v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.apple.com/fr/book/condamner-le-pass%C3%A9/id1482021650" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/au/europes-postwar-periods-1989-1945-1918-9781474276528/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-6704-930-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/philosophie-appliquee/quelle-justice-pour-les-peuples-en-transition" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/history-memory-and-politics-in-central-and-eastern-europe-georges-mink/?K=9780230354333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cegesoma.be/cms/autres_publi_fr.php?article=2223" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahs.2016.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>