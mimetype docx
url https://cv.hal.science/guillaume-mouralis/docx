--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -133,728 +133,728 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laypeople in Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Kretschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 1, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003134220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04642689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laypeople in Law. Sociolegal Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+                <w:t xml:space="preserve">Andrea Kretschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Kretschmann</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9780367680978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04392840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Strasse ist die Tribüne des Volkes. Ansichten zum 4. November 1989 in Ost-Berlin, Berlin, Ch. Links Verlag.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9780367680978</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Verdalle (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Andrea Kretschmann</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Straße ist die Tribüne des Volkes. Ansichten zum 4. November 1989 in Ost-Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Verdalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Links Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-96289-133-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Moine</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moment Nuremberg. Le procès international, les lawyers et la question raciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Domaine "Histoire", 9782724624205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nuremberg Trials. New Perspectives on the Professions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bénédicte Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liepziger Universitätsverlag, 4 (26), pp.138, 2017, Comparativ - Journal of Global History and Comparative Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with Wars and Dictatorships. Legal Concepts and Categories in Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer / Asser Press, pp.269, 2014, 978-90-6704-930-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...84 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-3-96289-133-6</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Falco. Juge à Nuremberg. Souvenirs inédits du procès des criminels nazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbre bleu éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9791090129023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...241 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...47 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épuration allemande. La RDA en procès. 1949-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fayard, pp.430, 2008, 978-2-213-63537-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -904,51 +904,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur Justice 67. Une exploration croisée du Tribunal Russell par les sciences sociales et les arts du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Dramaturgies du réel. Entre art et sciences humaines et sociales, 116, pp.227-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopia ’89. Un regard franco-allemand sur la manifestation du 4.11.89 à Berlin-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1080,221 +1080,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04312354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La société allemande face à son passé autoritaire. Oubli, mémoire et catéchisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chemins de la Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03541524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lindeperg, Nuremberg, la bataille des images. Des coulisses à la scène d’un procès-spectacle, Paris, Payot, 2021, 528 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77 (2), pp.396-399. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2022.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2022.94⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03916934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un événement controversé. La manifestation du 4 novembre 1989 à Berlin-Est et les mémoires conflictuelles de la ‘révolution pacifique’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1332,51 +1332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre lecture empathique et stratégie de distinction. Le racisme national-socialiste selon Roger Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 109 (3), pp.643-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1410,51 +1410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race et droit aux États-Unis : l'ombre de Nuremberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1488,51 +1488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « modèle » pour la LPR ? Le système d'enseignement supérieur et la recherche en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1586,57 +1586,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03207743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utopia 89 – Un projet théâtral et scientifique sur la manifestation du 4 novembre 1989 à Berlin-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Verdalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2020-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un « modèle » pour la LPR ? Le système d’enseignement supérieur et la recherche en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1660,338 +1764,234 @@
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nommer les savoirs, 37, pp.261-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhsh.5431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03208704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Laure de Verdalle</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Grenzen eines justiziellen Experiments. Der internationale Nürnberger Prozess und die US-amerikanische color line (1944–1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sck-2020-0004⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Rechtssoziologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (2), pp.204-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zfrs-2019-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuremberg, La Haye, Minneapolis – sur l’état précaire de la justice internationale comme dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Discreet Experts: The “International Association of Penal Law” and the Nuremberg Moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus Gentium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2), pp.467-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2016,51 +2016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver les victimes. Naufragés et rescapés au procès de Nuremberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les victimes au tribunal : du témoignage à la preuve judiciaire, 102, pp.243-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2085,51 +2085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Nürnberger Prozesse. Neue Ansätze aus der Sozialgeschichte und Berufssoziologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bénédicte Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2167,51 +2167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de littérature Le procès de Nuremberg : retour sur soixante-dix ans de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, La fabrique de l’hérédité en politique, 2016/4 (73), pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2236,51 +2236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le procès de Nuremberg : retour sur soixante-dix ans de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2314,51 +2314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outsiders du droit international. Trajectoires professionnelles et innovation juridique à Londres, Washington et Nuremberg, 1943-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Profession, juristes internationalistes, 7, pp.113-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2383,51 +2383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épurations européennes au lendemain de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1945. La chute du Reich, 6, pp.88-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2446,208 +2446,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De quel(s) droit(s) la justice internationale est-elle faite ? Deux moments de la constitution hésitante d’une justice de l’après-conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chercheurs à la barre, 3, pp.209-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01083468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’épuration des élites est-allemandes entre ingénierie sociale et utopie politique. La République Démocratique Allemande en procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 208, pp.87-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempo giuridico e tempo politico nell'epurazione post-comunista in Germania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passato e Presente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XXVIII (80), pp.81-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2672,51 +2672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épuration allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 346, pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2741,51 +2741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vergangenheitsbewältigung ou épuration? La RDA en procès dans les années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 188, pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2810,51 +2810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apories des approches transitionnelles ou les temporalités différentielles des 'épurations' judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1, pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2873,204 +2873,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le procès Honecker, la gestion publique du passé communiste et la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'IHTP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80, pp.102-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00346520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le procès Papon. Justice et temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38, pp.55-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.9953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terrain.9953⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00346515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice pénale et 'politique du passé' en Allemagne depuis 1949</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1, pp.93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3095,51 +3095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion publique du passé communiste dans l'Allemagne unifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 122, pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3164,51 +3164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chercheur en sciences sociales comme acteur du procès?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3278,51 +3278,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger sous contrainte : le procès de Nuremberg et la color line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Combe; Emmanuel Delille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choix sous contraintes. Survivre et décider dans l'univers concentrationnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3373,51 +3373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilising International Law, Subverting the Judicial Form. The 1967 Russell Tribunal as an experiment in utopian justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Kretschmann; Guillaume Mouralis; Ulrike Zeigermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laypeople in Law. Socio-Legal Perspectives on Non-Professionals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -3468,64 +3468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laypeople in Law: Moving from a blind spot in socio-legal studies towards a comprehensive field of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Kretschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Zeigermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3583,527 +3583,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04869707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Einleitung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Verdalle (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Strasse ist die Tribüne des Volkes. Ansichten zum 4. November 1989 in Ost-Berlin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein umstrittenes Ereignis. Die Verortung des 4. November 1989 in der Erinnerung an die Friedliche Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Verdalle (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Strasse ist die Tribüne des Volkes. Ansichten zum 4. November 1989 in Ost-Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race et droit aux États-Unis : l’ombre de Nuremberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Zevounou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFJD et LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-181, 2021, 978-2-37032-311-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03371983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Legal Imagination and Legal Realism: ‘Crimes against Humanity’ and the US Racial Question in 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lagrou Pieter; Rovetta Ornella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defeating Impunity. Attempts at International Justice in Europe since 1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berghahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-132, 2021, 978-1-80073-261-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein Werkstattgespräch mit Auszügen aus Utopia’89. Wir sind das Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barriera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Verdalle (de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Strasse ist die Tribüne des Volkes. Ansichten zum 4. November 1989 in Ost-Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03513213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crimes. Droit de la guerre, transgressions et procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Loez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en guerre. Tome III: Guerres mondiales et impériales. 1870-1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4139,57 +4139,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le procès international de Nuremberg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La RDA en procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Baby; Laure Neumayer; Frédéric Zalewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condamner le passé? Mémoires des passés autoritaires en Europe et en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4201,81 +4201,81 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02395221v1</w:t>
+                <w:t xml:space="preserve">halshs-02395228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RDA en procès</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le procès international de Nuremberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Baby; Laure Neumayer; Frédéric Zalewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condamner le passé? Mémoires des passés autoritaires en Europe et en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4287,81 +4287,81 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02395228v1</w:t>
+                <w:t xml:space="preserve">halshs-02395221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Weinke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4410,341 +4410,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Introduction</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Liora Israël; Guillaume Mouralis. </w:t>
+                <w:t xml:space="preserve">The Invention of &amp;quot;Transitional Justice&amp;quot; in the 1990s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liora Israël ; Guillaume Mouralis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dealing with Wars and Dictatorships. Legal Concepts and Categories in Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer / Asser Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-20, 2014, 978-90-6704-930-6</w:t>
+              <w:t xml:space="preserve">, pp.83-100, 2014, 978-90-6704-930-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01100595v1</w:t>
+                <w:t xml:space="preserve">halshs-00835929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Invention of &amp;quot;Transitional Justice&amp;quot; in the 1990s</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Liora Israël ; Guillaume Mouralis. </w:t>
+                <w:t xml:space="preserve">Repenser le rôle de la justice dans les transitions. Retour sur les catégories et relectures empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kora Andrieu; Geoffroy Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle justice pour les peuples en transition  ? Démocratiser, réconcilier, pacifier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université Paris Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-64, 2014, 978-2-84050-928-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liora Israël; Guillaume Mouralis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dealing with Wars and Dictatorships. Legal Concepts and Categories in Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer / Asser Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-100, 2014, 978-90-6704-930-6</w:t>
+              <w:t xml:space="preserve">, pp.1-20, 2014, 978-90-6704-930-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...74 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l’Université Paris Sorbonne</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01100629v1</w:t>
+                <w:t xml:space="preserve">halshs-01100595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rejection of International Criminal Law in West Germany after the Second World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Mink; Laure Meumayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History, Memory and Politics in Central and Eastern Europe. Memory Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4786,51 +4786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawyers versus Jurisconsults. Sociography of the Main Nuremberg Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margo De Koster; Hervé Leuwers; Dirk Luyten; Xavier Rousseaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice in Wartime and Revolutions. Europe, 1795-1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des victimes effacées. Les victimes de la répression politique en RDA et l'épuration post-communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefranc, Sandrine; Mathieu, Lilian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilisations de victimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.53-67, 2009</w:t>
@@ -4945,51 +4945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allemagne. 1989 ans la chronologie légitime de l'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hertaux Jérôme, Pellen Cédric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1989 à l'Est de l'Europe. Une mémoire controversée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Aube, pp.80-102, 2009, 978-2-8159-0002-5</w:t>
@@ -5012,203 +5012,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La 'justice de transition' au risque des épurations. La RDA en procès 1949-2002</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Offerlé, Michel et Rousso, Henry. </w:t>
+                <w:t xml:space="preserve">La &amp;quot;Justice de transition&amp;quot; au risque des épurations. La RDA en procès 1949-2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Offerle Michel et Rousso Henri (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique interdisciplinaire. Histoire et science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-188, 2008</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-188, 2008, 978-2-7535-0610-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00353738v1</w:t>
+                <w:t xml:space="preserve">halshs-00835935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Justice de transition&amp;quot; au risque des épurations. La RDA en procès 1949-2002</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Offerle Michel et Rousso Henri (dir.). </w:t>
+                <w:t xml:space="preserve">La 'justice de transition' au risque des épurations. La RDA en procès 1949-2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Offerlé, Michel et Rousso, Henry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique interdisciplinaire. Histoire et science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-188, 2008, 978-2-7535-0610-7</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-188, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00835935v1</w:t>
+                <w:t xml:space="preserve">halshs-00353738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Fall Oehme (1951-1995). Der Umgang der Justiz-Juristen mit DDR-Staatsverbrechen im vereinigten Deutschland zwischen 'Geschichts-' und 'Vergangenheitspolitik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kott, Sandrine et Droit, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Ostdeutsche Gesellschaft. Eine transnationale Perspektive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ch. Links Verlag, pp.236-250, 2006</w:t>
@@ -5231,203 +5231,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La RDA en procès (1949-2004). Genèses d'une épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kott, Sandrine et Mespoulet, Martine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le post-communisme dans l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'université de Bruxelles, pp.191-201, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edmond Michelet (1899-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrieu, C., Braud, P. et Piketty, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Charles de Gaulle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, pp.766-769, 2006, coll. "Bouquins"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les magistrats, le droit positif et la morale. Positivisme juridique et jus-naturalisme comme catégories de la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5469,51 +5469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ministre de la justice face à la guerre d'Algérie, 1959-1961</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fraternité Edmond-Michelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edmond Michelet, homme d'État. Actes du colloque du 15 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fraternité Edmond-Michelet, pp.143-161, 2000</w:t>
@@ -5574,51 +5574,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis : « Le droit et la justice peuvent être des instruments d'émancipation et de libération puissants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Méténier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5649,51 +5649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Nuremberg, “we started to judge company executives and managers” (Interview of Guillaume Mouralis by Clémentine Méténier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5711,51 +5711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les États-Unis rejettent la justice pénale internationale : le précédent de Nuremberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5767,314 +5767,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla La justice des gens. Enquête dans la Bosnie des nouvelles après-guerres,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension: Isabelle Delpla, La justice des gens. Enquête dans la Bosnie des nouvelles après-guerres (PUR, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.299-301. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ahs.2016.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/ahs.2016.0004⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01647750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture de &amp;quot;Archives et histoire dans les sociétés post-communistes (Sonia Combe (dir.), Paris : La Découverte, coll. &amp;quot;Recherches&amp;quot;, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00837676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stasi : ruée sur les archives ; Lustration à la polonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.88 et 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00836753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture de &amp;quot;Aufarbeitung der Diktatur - Diktat der Aufarbeitung ? Normierungsprozesse beim Umgang mit diktatorischer Vergangenheit (K. Hammerstein, U. Mählert, J. Trappe, E. Wolfrum (Hrsg.), Göttingen : Wallstein Verlag, 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.523-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6261,51 +6261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kretschmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laypeople-in-Law-Sociolegal-Perspectives/Kretschmann-Mouralis-Zeigermann/p/book/9780367680978?fbclid=IwAR0xppWey6h1CRf0hAbPk1q3gmz_lFrhzDJPp1X4v0Ux_MwpXYqlxhLWPRs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642689v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verdalle (de)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.christoph-links-verlag.de/index.cfm?view=3&amp;amp;titel_nr=9133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100484670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/juge-a-nuremberg.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851044v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.116.0227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.94" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure&#160;de Verdalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11628" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tietze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2020-0004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfrs-2019-0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.073.0159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.9953" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100968800" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r0p" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-9/mobilising-international-law-subverting-judicial-form-guillaume-mouralis?context=ubx&amp;amp;refId=891d9653-25a8-41e1-a371-8f3813fdb315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-1/laypeople-law-andrea-kretschmann-guillaume-mouralis-ulrike-zeigermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/RovettaDefeating#toc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barriera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/race-et-droit-9782370323118.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passes-composes.com/book/263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395221v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.apple.com/fr/book/condamner-le-pass%C3%A9/id1482021650" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/au/europes-postwar-periods-1989-1945-1918-9781474276528/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-6704-930-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/philosophie-appliquee/quelle-justice-pour-les-peuples-en-transition" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/history-memory-and-politics-in-central-and-eastern-europe-georges-mink/?K=9780230354333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cegesoma.be/cms/autres_publi_fr.php?article=2223" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahs.2016.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642689v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kretschmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laypeople-in-Law-Sociolegal-Perspectives/Kretschmann-Mouralis-Zeigermann/p/book/9780367680978?fbclid=IwAR0xppWey6h1CRf0hAbPk1q3gmz_lFrhzDJPp1X4v0Ux_MwpXYqlxhLWPRs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verdalle (de)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.christoph-links-verlag.de/index.cfm?view=3&amp;amp;titel_nr=9133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100484670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/juge-a-nuremberg.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851044v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.116.0227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.94" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure&#160;de Verdalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11628" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tietze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2020-0004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfrs-2019-0012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.073.0159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.9953" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100968800" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r0p" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-9/mobilising-international-law-subverting-judicial-form-guillaume-mouralis?context=ubx&amp;amp;refId=891d9653-25a8-41e1-a371-8f3813fdb315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-1/laypeople-law-andrea-kretschmann-guillaume-mouralis-ulrike-zeigermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/race-et-droit-9782370323118.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/RovettaDefeating#toc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barriera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passes-composes.com/book/263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.apple.com/fr/book/condamner-le-pass%C3%A9/id1482021650" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/au/europes-postwar-periods-1989-1945-1918-9781474276528/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-6704-930-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/philosophie-appliquee/quelle-justice-pour-les-peuples-en-transition" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/history-memory-and-politics-in-central-and-eastern-europe-georges-mink/?K=9780230354333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cegesoma.be/cms/autres_publi_fr.php?article=2223" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahs.2016.0004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>