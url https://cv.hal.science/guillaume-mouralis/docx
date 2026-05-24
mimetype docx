--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -3859,221 +3859,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03371983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ein Werkstattgespräch mit Auszügen aus Utopia’89. Wir sind das Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barriera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Verdalle (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Strasse ist die Tribüne des Volkes. Ansichten zum 4. November 1989 in Ost-Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Legal Imagination and Legal Realism: ‘Crimes against Humanity’ and the US Racial Question in 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lagrou Pieter; Rovetta Ornella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defeating Impunity. Attempts at International Justice in Europe since 1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berghahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-132, 2021, 978-1-80073-261-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464773v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-03513213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crimes. Droit de la guerre, transgressions et procès</w:t>
               </w:r>
@@ -5012,173 +5012,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Justice de transition&amp;quot; au risque des épurations. La RDA en procès 1949-2002</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Offerle Michel et Rousso Henri (dir.). </w:t>
+                <w:t xml:space="preserve">La 'justice de transition' au risque des épurations. La RDA en procès 1949-2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Offerlé, Michel et Rousso, Henry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique interdisciplinaire. Histoire et science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-188, 2008, 978-2-7535-0610-7</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-188, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00835935v1</w:t>
+                <w:t xml:space="preserve">halshs-00353738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La 'justice de transition' au risque des épurations. La RDA en procès 1949-2002</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Offerlé, Michel et Rousso, Henry. </w:t>
+                <w:t xml:space="preserve">La &amp;quot;Justice de transition&amp;quot; au risque des épurations. La RDA en procès 1949-2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Offerle Michel et Rousso Henri (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique interdisciplinaire. Histoire et science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-188, 2008</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-188, 2008, 978-2-7535-0610-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00353738v1</w:t>
+                <w:t xml:space="preserve">halshs-00835935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Fall Oehme (1951-1995). Der Umgang der Justiz-Juristen mit DDR-Staatsverbrechen im vereinigten Deutschland zwischen 'Geschichts-' und 'Vergangenheitspolitik</w:t>
               </w:r>
@@ -5231,173 +5231,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edmond Michelet (1899-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrieu, C., Braud, P. et Piketty, G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Charles de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.766-769, 2006, coll. "Bouquins"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La RDA en procès (1949-2004). Genèses d'une épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kott, Sandrine et Mespoulet, Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le post-communisme dans l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'université de Bruxelles, pp.191-201, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353745v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00353746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les magistrats, le droit positif et la morale. Positivisme juridique et jus-naturalisme comme catégories de la pratique</w:t>
               </w:r>
@@ -5767,160 +5767,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension: Isabelle Delpla, La justice des gens. Enquête dans la Bosnie des nouvelles après-guerres (PUR, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.299-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ahs.2016.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Delpla La justice des gens. Enquête dans la Bosnie des nouvelles après-guerres,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427911v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-01647750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture de &amp;quot;Archives et histoire dans les sociétés post-communistes (Sonia Combe (dir.), Paris : La Découverte, coll. &amp;quot;Recherches&amp;quot;, 2009)</w:t>
               </w:r>
@@ -6261,51 +6261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642689v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kretschmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laypeople-in-Law-Sociolegal-Perspectives/Kretschmann-Mouralis-Zeigermann/p/book/9780367680978?fbclid=IwAR0xppWey6h1CRf0hAbPk1q3gmz_lFrhzDJPp1X4v0Ux_MwpXYqlxhLWPRs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verdalle (de)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.christoph-links-verlag.de/index.cfm?view=3&amp;amp;titel_nr=9133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100484670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/juge-a-nuremberg.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851044v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.116.0227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.94" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure&#160;de Verdalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11628" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tietze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2020-0004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfrs-2019-0012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.073.0159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.9953" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100968800" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r0p" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-9/mobilising-international-law-subverting-judicial-form-guillaume-mouralis?context=ubx&amp;amp;refId=891d9653-25a8-41e1-a371-8f3813fdb315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-1/laypeople-law-andrea-kretschmann-guillaume-mouralis-ulrike-zeigermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/race-et-droit-9782370323118.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/RovettaDefeating#toc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barriera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passes-composes.com/book/263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.apple.com/fr/book/condamner-le-pass%C3%A9/id1482021650" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/au/europes-postwar-periods-1989-1945-1918-9781474276528/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-6704-930-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/philosophie-appliquee/quelle-justice-pour-les-peuples-en-transition" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/history-memory-and-politics-in-central-and-eastern-europe-georges-mink/?K=9780230354333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cegesoma.be/cms/autres_publi_fr.php?article=2223" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahs.2016.0004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642689v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kretschmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouralis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Laypeople-in-Law-Sociolegal-Perspectives/Kretschmann-Mouralis-Zeigermann/p/book/9780367680978?fbclid=IwAR0xppWey6h1CRf0hAbPk1q3gmz_lFrhzDJPp1X4v0Ux_MwpXYqlxhLWPRs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verdalle (de)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.christoph-links-verlag.de/index.cfm?view=3&amp;amp;titel_nr=9133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100484670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/juge-a-nuremberg.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851044v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.116.0227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.94" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure&#160;de Verdalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.109.0643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11628" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Tietze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2020-0004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfrs-2019-0012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.073.0159" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.9953" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100968800" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r0p" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-9/mobilising-international-law-subverting-judicial-form-guillaume-mouralis?context=ubx&amp;amp;refId=891d9653-25a8-41e1-a371-8f3813fdb315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134220-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003134220-1/laypeople-law-andrea-kretschmann-guillaume-mouralis-ulrike-zeigermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/race-et-droit-9782370323118.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barriera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/RovettaDefeating#toc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passes-composes.com/book/263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.apple.com/fr/book/condamner-le-pass%C3%A9/id1482021650" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/au/europes-postwar-periods-1989-1945-1918-9781474276528/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-6704-930-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/philosophie-appliquee/quelle-justice-pour-les-peuples-en-transition" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/history-memory-and-politics-in-central-and-eastern-europe-georges-mink/?K=9780230354333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cegesoma.be/cms/autres_publi_fr.php?article=2223" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahs.2016.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>