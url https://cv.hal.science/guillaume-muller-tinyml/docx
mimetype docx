--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume MULLER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en informatique au sein de Mines Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant chercheur à l’École des Mines, Guillaume Muller a d’abord mené des recherches dans le domaine de l'Intelligence Artificielle Distribuée (Systèmes Multi-Agent Ouverts et Décentralisés) pendant une dizaine d'années, avant de mener une trasition vers le milieu industriel et la data-science, pendant une seconde dizaine d'années. Il mélange aujourd’hui ces approches de l'Intelligence Artificielle dans une forme d'apprentissage, le Federated Learning, où il s'intéresse particulièrement à 2 aspects : le respect de la vie privée et la frugalité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Semi-Supervised Learning for Attack Detection in Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2022.3156642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03901817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning-Based Semi-Supervised IDS for Medical IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence (ICAART 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Harhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Intensity Aware Loss for Dynamic Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Tec-Hinh Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jiun Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macao, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10848666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Agentic AI & AI Agents Concepts and Platforms through the lens of Traditional Multi-Agent Systems Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Petridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp.3607 - 3613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05213311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using (Traditional) Multi-Agent principles to suggest improvements for Agentic AI platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Petridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Niamke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent Toolkits Community Session : The 22nd European Conference on Multi-Agent Systems - EUMAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle en entreprise : applications et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déjeuner des indépendant(e)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, La Fouillouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents et Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents et Federated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire des Sciences et Techniques de l'information de la Communication et de la Connaissance (Lab-STICC), Dec 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEFSL: A deployment Pipeline for Embedded Few-Shot Learning on a FPGA SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2024 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle & apprentissage “Fédéré”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du numérique responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence/atelier sur l’Intelligence Artificielle La Maison Rouge Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saint- Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04427966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGIRabcd Loire, May 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical use of Generative AIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Institut Henri Fayol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04478108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEMASS : jumeau (numérique) multi-agent amélioré par les connaissances pour la prise en charge de la planification énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Adamiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2024 : 32èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersécurité. Qui fait quoi ? Comment se protéger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la Cyber-Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université pour Tous d'Aurec-sur-Loire, Jan 2024, Aurec-sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04427893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Club d'entrepreneurs de l'Ondaine : l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Roche La Molière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04537169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoCoRA: Federated Learning Compression With Low-Rank Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Data-AI@IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Apr 2024, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04533812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle, menaces et opportunités pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Réseau Entreprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTwin: Combining Digital Twin and Artificial Intelligence Domains for Controlling Robots in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-AMSTA 2023: Agents and Multi-agent Systems: Technologies and Applications 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.15-25, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3068-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning compression designed for lightweight communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de réseaux de neurones pour l'apprentissage fédéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Los Angeles (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'intrusions fédérée et semi-supervisée pour l'IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle : Internet des Objets et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection for Softwarized Networks with Semi-supervised Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. pp.5244-5249, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer-to-Peer Normative System to Achieve Social Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COIN: Coordination, Organisation, Institutions and Norms in agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.274-289, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74459-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agent reputation and trust (ART) testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Belgium-Netherlands Conference on Artificial Intelligence (BNAIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Namur, Belgium. pp.449-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peer-to-peer normative system to achieve social order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS06 Workshop on Coordination, Organization, Institutions and Norms in agent systems (COIN'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banc d'essais ART (Agent Reputation and Trust) pour les modèles de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Calais, France. pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trust Model for the Reliability of Agent Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Trust in Agent Societies (AAMAS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) Testbed Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS-2005), Workshop on Trust in Agent Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Belgium. pp.50-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specification of the Agent Reputation and Trust (ART) Testbed: Experimentation and Competition for Trust in Agent Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection décentralisée d'agents menteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 04 - Douxièmes journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp 243-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liar Detection within Agent Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international workshop on Logic and Communication in Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Nancy, France. pp 4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Definition Of Trust and its Application to Openness in MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation in Multi-Agent Systems : AAMAS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting algorithm for GRFS after allogeneic hematopoietic stem cell transplantation: A study by the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labussière-Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Alcazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 67th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Orlando, United States. blood, 146 (Supplement 1), pp.4299-4299, 2025, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2025-4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Study on Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2023 du GdR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’intrusions fédérée et semi-supervisée pour l’IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03922716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Agent Systems and Generative AI: Report from the Agent Toolkits 2025 Community Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent Toolkits Community Session : The 22nd European Conference on Multi-Agent Systems - EUMAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest, Romania. pp.25, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEMASS: Knowledge-Enhanced Multi-Agent simulation for energy Scheduling Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Adamiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent-Based Simulation XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15583, Springer Nature Switzerland, pp.57-69, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88017-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer-to-Peer Normative System to Achieve Social Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4386, Springer, pp.274-292, 2007, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00204161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.439-442, 2006, Lecture Notes in Computer Science, Vol. 3986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Social Commitments to Control the Agents' Freedom of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. van Eijk and R. Flores and M.-P. Huget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent Communication II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.109-123, 2005, Lecture Notes in Computer Science, Vol. 3859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) testbed architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Topol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.López, J. Meléndez, P. Radeva, and J. Vitrià,editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Research and Development, volume 131 of Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.389-396, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique personnelle : quelles menaces, quelles protections ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gérenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’IA agentique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaultier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Intrusion Detection in Medical IoT: Client-Side Feature Learning with Variational Autoencoders vs Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Harhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.I.A.R.: Achieving Social Control in Open and Decentralised Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Saint-Etienne. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00679953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de normes et de réputations pour détecter et sanctionner les contradictions - Contribution au contrôle social des interactions dans les systèmes multi-agents ouverts et décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00134755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume MULLER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en informatique au sein de Mines Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant chercheur à l’École des Mines, Guillaume Muller a d’abord mené des recherches dans le domaine de l'Intelligence Artificielle Distribuée (Systèmes Multi-Agent Ouverts et Décentralisés) pendant une dizaine d'années, avant de mener une trasition vers le milieu industriel et la data-science, pendant une seconde dizaine d'années. Il mélange aujourd’hui ces approches de l'Intelligence Artificielle dans une forme d'apprentissage, le Federated Learning, où il s'intéresse particulièrement à 2 aspects : le respect de la vie privée et la frugalité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Semi-Supervised Learning for Attack Detection in Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2022.3156642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03901817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning-Based Semi-Supervised IDS for Medical IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence (ICAART 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Harhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.1577-1588, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0014337900004052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Agentic AI & AI Agents Concepts and Platforms through the lens of Traditional Multi-Agent Systems Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Petridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp.3607 - 3613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05213311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Intensity Aware Loss for Dynamic Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Tec-Hinh Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jiun Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macao, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10848666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using (Traditional) Multi-Agent principles to suggest improvements for Agentic AI platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Petridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Niamke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent Toolkits Community Session : The 22nd European Conference on Multi-Agent Systems - EUMAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle & apprentissage “Fédéré”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du numérique responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle en entreprise : applications et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déjeuner des indépendant(e)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, La Fouillouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents et Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents et Federated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire des Sciences et Techniques de l'information de la Communication et de la Connaissance (Lab-STICC), Dec 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEFSL: A deployment Pipeline for Embedded Few-Shot Learning on a FPGA SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2024 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGIRabcd Loire, May 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence/atelier sur l’Intelligence Artificielle La Maison Rouge Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saint- Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04427966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical use of Generative AIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Institut Henri Fayol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04478108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEMASS : jumeau (numérique) multi-agent amélioré par les connaissances pour la prise en charge de la planification énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Adamiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2024 : 32èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Club d'entrepreneurs de l'Ondaine : l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Roche La Molière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04537169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersécurité. Qui fait quoi ? Comment se protéger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la Cyber-Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université pour Tous d'Aurec-sur-Loire, Jan 2024, Aurec-sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04427893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoCoRA: Federated Learning Compression With Low-Rank Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Data-AI@IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Apr 2024, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04533812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle, menaces et opportunités pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Réseau Entreprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTwin: Combining Digital Twin and Artificial Intelligence Domains for Controlling Robots in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-AMSTA 2023: Agents and Multi-agent Systems: Technologies and Applications 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.15-25, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3068-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning compression designed for lightweight communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de réseaux de neurones pour l'apprentissage fédéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'intrusions fédérée et semi-supervisée pour l'IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle : Internet des Objets et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Los Angeles (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection for Softwarized Networks with Semi-supervised Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. pp.5244-5249, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer-to-Peer Normative System to Achieve Social Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COIN: Coordination, Organisation, Institutions and Norms in agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.274-289, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74459-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agent reputation and trust (ART) testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Belgium-Netherlands Conference on Artificial Intelligence (BNAIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Namur, Belgium. pp.449-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peer-to-peer normative system to achieve social order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS06 Workshop on Coordination, Organization, Institutions and Norms in agent systems (COIN'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trust Model for the Reliability of Agent Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Trust in Agent Societies (AAMAS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) Testbed Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS-2005), Workshop on Trust in Agent Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Belgium. pp.50-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banc d'essais ART (Agent Reputation and Trust) pour les modèles de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Calais, France. pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specification of the Agent Reputation and Trust (ART) Testbed: Experimentation and Competition for Trust in Agent Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liar Detection within Agent Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international workshop on Logic and Communication in Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Nancy, France. pp 4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection décentralisée d'agents menteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 04 - Douxièmes journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp 243-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Definition Of Trust and its Application to Openness in MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation in Multi-Agent Systems : AAMAS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting algorithm for GRFS after allogeneic hematopoietic stem cell transplantation: A study by the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labussière-Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Alcazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 67th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Orlando, United States. blood, 146 (Supplement 1), pp.4299-4299, 2025, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2025-4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Study on Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2023 du GdR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’intrusions fédérée et semi-supervisée pour l’IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03922716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Agent Systems and Generative AI: Report from the Agent Toolkits 2025 Community Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2025 - 22nd European Conference on Multi-Agent Systems : Agent Toolkits Community Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest, Romania. pp.25, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEMASS: Knowledge-Enhanced Multi-Agent simulation for energy Scheduling Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Adamiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent-Based Simulation XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15583, Springer Nature Switzerland, pp.57-69, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88017-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer-to-Peer Normative System to Achieve Social Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4386, Springer, pp.274-292, 2007, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00204161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.439-442, 2006, Lecture Notes in Computer Science, Vol. 3986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Social Commitments to Control the Agents' Freedom of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. van Eijk and R. Flores and M.-P. Huget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent Communication II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.109-123, 2005, Lecture Notes in Computer Science, Vol. 3859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) testbed architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Topol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.López, J. Meléndez, P. Radeva, and J. Vitrià,editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Research and Development, volume 131 of Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.389-396, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique personnelle : quelles menaces, quelles protections ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gérenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’IA agentique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaultier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Intrusion Detection in Medical IoT: Client-Side Feature Learning with Variational Autoencoders vs Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Harhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.I.A.R.: Achieving Social Control in Open and Decentralised Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Saint-Etienne. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00679953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de normes et de réputations pour détecter et sanctionner les contradictions - Contribution au contrôle social des interactions dans les systèmes multi-agents ouverts et décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00134755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Tec-Hinh Lau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jiun Ding" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10848666" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05213311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petridis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Pajot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Niamke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grativol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04427966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04478108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Richou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Adamiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04427893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04537169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715461" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04533812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru-Mathieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3068-5_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grizard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Stratulat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74459-7_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Fullam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Klos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater-Mir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Barber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grizard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlosser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hamon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4299" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Beaumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Aguzzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baroglio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#252;ller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Topol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536833v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G&#233;renton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaultier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05213311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petridis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Pajot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Tec-Hinh Lau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jiun Ding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10848666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Niamke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grativol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557995" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04427966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04478108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Richou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Adamiak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04537169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04427893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04533812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru-Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3068-5_2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382717" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grizard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Stratulat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74459-7_18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Fullam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Klos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater-Mir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Barber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grizard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlosser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hamon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Beaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Aguzzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baroglio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#252;ller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Topol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G&#233;renton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaultier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>