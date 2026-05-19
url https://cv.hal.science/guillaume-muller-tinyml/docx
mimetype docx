--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume MULLER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en informatique au sein de Mines Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant chercheur à l’École des Mines, Guillaume Muller a d’abord mené des recherches dans le domaine de l'Intelligence Artificielle Distribuée (Systèmes Multi-Agent Ouverts et Décentralisés) pendant une dizaine d'années, avant de mener une trasition vers le milieu industriel et la data-science, pendant une seconde dizaine d'années. Il mélange aujourd’hui ces approches de l'Intelligence Artificielle dans une forme d'apprentissage, le Federated Learning, où il s'intéresse particulièrement à 2 aspects : le respect de la vie privée et la frugalité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Semi-Supervised Learning for Attack Detection in Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2022.3156642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03901817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning-Based Semi-Supervised IDS for Medical IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence (ICAART 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Harhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.1577-1588, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0014337900004052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Agentic AI & AI Agents Concepts and Platforms through the lens of Traditional Multi-Agent Systems Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Petridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp.3607 - 3613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05213311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Intensity Aware Loss for Dynamic Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Tec-Hinh Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jiun Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macao, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10848666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using (Traditional) Multi-Agent principles to suggest improvements for Agentic AI platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Petridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Niamke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent Toolkits Community Session : The 22nd European Conference on Multi-Agent Systems - EUMAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle & apprentissage “Fédéré”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du numérique responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle en entreprise : applications et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déjeuner des indépendant(e)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, La Fouillouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents et Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents et Federated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire des Sciences et Techniques de l'information de la Communication et de la Connaissance (Lab-STICC), Dec 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEFSL: A deployment Pipeline for Embedded Few-Shot Learning on a FPGA SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2024 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGIRabcd Loire, May 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence/atelier sur l’Intelligence Artificielle La Maison Rouge Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saint- Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04427966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical use of Generative AIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Institut Henri Fayol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04478108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEMASS : jumeau (numérique) multi-agent amélioré par les connaissances pour la prise en charge de la planification énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Adamiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2024 : 32èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Club d'entrepreneurs de l'Ondaine : l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Roche La Molière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04537169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersécurité. Qui fait quoi ? Comment se protéger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la Cyber-Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université pour Tous d'Aurec-sur-Loire, Jan 2024, Aurec-sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04427893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoCoRA: Federated Learning Compression With Low-Rank Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Data-AI@IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Apr 2024, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04533812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle, menaces et opportunités pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Réseau Entreprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTwin: Combining Digital Twin and Artificial Intelligence Domains for Controlling Robots in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-AMSTA 2023: Agents and Multi-agent Systems: Technologies and Applications 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.15-25, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3068-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning compression designed for lightweight communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de réseaux de neurones pour l'apprentissage fédéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'intrusions fédérée et semi-supervisée pour l'IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle : Internet des Objets et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Los Angeles (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection for Softwarized Networks with Semi-supervised Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. pp.5244-5249, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer-to-Peer Normative System to Achieve Social Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COIN: Coordination, Organisation, Institutions and Norms in agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.274-289, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74459-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agent reputation and trust (ART) testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Belgium-Netherlands Conference on Artificial Intelligence (BNAIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Namur, Belgium. pp.449-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peer-to-peer normative system to achieve social order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS06 Workshop on Coordination, Organization, Institutions and Norms in agent systems (COIN'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trust Model for the Reliability of Agent Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Trust in Agent Societies (AAMAS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) Testbed Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS-2005), Workshop on Trust in Agent Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Belgium. pp.50-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banc d'essais ART (Agent Reputation and Trust) pour les modèles de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Calais, France. pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specification of the Agent Reputation and Trust (ART) Testbed: Experimentation and Competition for Trust in Agent Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liar Detection within Agent Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international workshop on Logic and Communication in Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Nancy, France. pp 4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection décentralisée d'agents menteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 04 - Douxièmes journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp 243-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Definition Of Trust and its Application to Openness in MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation in Multi-Agent Systems : AAMAS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting algorithm for GRFS after allogeneic hematopoietic stem cell transplantation: A study by the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labussière-Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Alcazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 67th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Orlando, United States. blood, 146 (Supplement 1), pp.4299-4299, 2025, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2025-4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Study on Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2023 du GdR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’intrusions fédérée et semi-supervisée pour l’IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03922716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Agent Systems and Generative AI: Report from the Agent Toolkits 2025 Community Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2025 - 22nd European Conference on Multi-Agent Systems : Agent Toolkits Community Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest, Romania. pp.25, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEMASS: Knowledge-Enhanced Multi-Agent simulation for energy Scheduling Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Adamiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent-Based Simulation XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15583, Springer Nature Switzerland, pp.57-69, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88017-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer-to-Peer Normative System to Achieve Social Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4386, Springer, pp.274-292, 2007, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00204161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.439-442, 2006, Lecture Notes in Computer Science, Vol. 3986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Social Commitments to Control the Agents' Freedom of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. van Eijk and R. Flores and M.-P. Huget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent Communication II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.109-123, 2005, Lecture Notes in Computer Science, Vol. 3859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) testbed architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Topol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.López, J. Meléndez, P. Radeva, and J. Vitrià,editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Research and Development, volume 131 of Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.389-396, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique personnelle : quelles menaces, quelles protections ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gérenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’IA agentique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaultier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Intrusion Detection in Medical IoT: Client-Side Feature Learning with Variational Autoencoders vs Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Harhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.I.A.R.: Achieving Social Control in Open and Decentralised Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Saint-Etienne. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00679953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de normes et de réputations pour détecter et sanctionner les contradictions - Contribution au contrôle social des interactions dans les systèmes multi-agents ouverts et décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00134755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume MULLER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en informatique au sein de Mines Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant chercheur à l’École des Mines, Guillaume Muller a d’abord mené des recherches dans le domaine de l'Intelligence Artificielle Distribuée (Systèmes Multi-Agent Ouverts et Décentralisés) pendant une dizaine d'années, avant de mener une trasition vers le milieu industriel et la data-science, pendant une seconde dizaine d'années. Il mélange aujourd’hui ces approches de l'Intelligence Artificielle dans une forme d'apprentissage, le Federated Learning, où il s'intéresse particulièrement à 2 aspects : le respect de la vie privée et la frugalité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Semi-Supervised Learning for Attack Detection in Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2022.3156642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03901817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning-Based Semi-Supervised IDS for Medical IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence (ICAART 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Harhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.1577-1588, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0014337900004052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Intensity Aware Loss for Dynamic Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Tec-Hinh Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jiun Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macao, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10848666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Agentic AI & AI Agents Concepts and Platforms through the lens of Traditional Multi-Agent Systems Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Petridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Artificial Intelligence (ECAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp.3607 - 3613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05213311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using (Traditional) Multi-Agent principles to suggest improvements for Agentic AI platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Petridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Niamke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent Toolkits Community Session : The 22nd European Conference on Multi-Agent Systems - EUMAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Data-AI@IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Apr 2024, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04533812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle & apprentissage “Fédéré”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du numérique responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle en entreprise : applications et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déjeuner des indépendant(e)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, La Fouillouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEFSL: A deployment Pipeline for Embedded Few-Shot Learning on a FPGA SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2024 : IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents et Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents et Federated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire des Sciences et Techniques de l'information de la Communication et de la Connaissance (Lab-STICC), Dec 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGIRabcd Loire, May 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04827119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence ? Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence/atelier sur l’Intelligence Artificielle La Maison Rouge Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saint- Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04427966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical use of Generative AIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Institut Henri Fayol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04478108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEMASS : jumeau (numérique) multi-agent amélioré par les connaissances pour la prise en charge de la planification énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Adamiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2024 : 32èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Club d'entrepreneurs de l'Ondaine : l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Roche La Molière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04537169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersécurité. Qui fait quoi ? Comment se protéger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la Cyber-Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université pour Tous d'Aurec-sur-Loire, Jan 2024, Aurec-sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04427893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLoCoRA: Federated Learning Compression With Low-Rank Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de réseaux de neurones pour l'apprentissage fédéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle, menaces et opportunités pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Réseau Entreprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTwin: Combining Digital Twin and Artificial Intelligence Domains for Controlling Robots in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-AMSTA 2023: Agents and Multi-agent Systems: Technologies and Applications 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.15-25, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3068-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated learning compression designed for lightweight communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2023: IEEE 30th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection for Softwarized Networks with Semi-supervised Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. pp.5244-5249, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9839042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'intrusions fédérée et semi-supervisée pour l'IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle : Internet des Objets et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUIDS: Federated Learning with semi-supervised approach for Intrusion Detection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Los Angeles (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peer-to-peer normative system to achieve social order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS06 Workshop on Coordination, Organization, Institutions and Norms in agent systems (COIN'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hakodate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer-to-Peer Normative System to Achieve Social Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COIN: Coordination, Organisation, Institutions and Norms in agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.274-289, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74459-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agent reputation and trust (ART) testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Belgium-Netherlands Conference on Artificial Intelligence (BNAIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Namur, Belgium. pp.449-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trust Model for the Reliability of Agent Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Trust in Agent Societies (AAMAS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) Testbed Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS-2005), Workshop on Trust in Agent Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Belgium. pp.50-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banc d'essais ART (Agent Reputation and Trust) pour les modèles de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Systèmes Multi-Agents (JFSMA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Calais, France. pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specification of the Agent Reputation and Trust (ART) Testbed: Experimentation and Competition for Trust in Agent Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection décentralisée d'agents menteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 04 - Douxièmes journées francophones sur les systèmes multi-agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. pp 243-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liar Detection within Agent Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international workshop on Logic and Communication in Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Nancy, France. pp 4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a General Definition Of Trust and its Application to Openness in MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation in Multi-Agent Systems : AAMAS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting algorithm for GRFS after allogeneic hematopoietic stem cell transplantation: A study by the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Juganaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labussière-Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Alcazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 67th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Orlando, United States. blood, 146 (Supplement 1), pp.4299-4299, 2025, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2025-4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Study on Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Grativol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2023 du GdR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’intrusions fédérée et semi-supervisée pour l’IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Aouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03922716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TEMPS DE L’IA : IA ET CULTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de Aldama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gazut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme AFIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TEMPS DE L’IA : IA ET APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de Aldama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gazut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme AFIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TEMPS DE L’IA : IA ET PHILOSOPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de Aldama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gazut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aupetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme AFIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TEMPS DE L’IA : IA ET SCIENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de Aldama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gazut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme AFIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Multi-Agent Systems and Generative AI: Report from the Agent Toolkits 2025 Community Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Aguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baroglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2025 - 22nd European Conference on Multi-Agent Systems : Agent Toolkits Community Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest, Romania. pp.25, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEMASS: Knowledge-Enhanced Multi-Agent simulation for energy Scheduling Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsakun Maneerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Adamiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent-Based Simulation XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15583, Springer Nature Switzerland, pp.57-69, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88017-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer-to-Peer Normative System to Achieve Social Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4386, Springer, pp.274-292, 2007, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00204161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.439-442, 2006, Lecture Notes in Computer Science, Vol. 3986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agent Reputation and Trust (ART) testbed architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fullam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Klos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Topol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.López, J. Meléndez, P. Radeva, and J. Vitrià,editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Research and Development, volume 131 of Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.389-396, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Social Commitments to Control the Agents' Freedom of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. van Eijk and R. Flores and M.-P. Huget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent Communication II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.109-123, 2005, Lecture Notes in Computer Science, Vol. 3859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique personnelle : quelles menaces, quelles protections ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gérenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’IA agentique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaultier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Intrusion Detection in Medical IoT: Client-Side Feature Learning with Variational Autoencoders vs Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Harhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MITRA: A Meta-Model for Information Flow in Trust and Reputation Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Staab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Tâche 3.1.3~: Auto apprentissage et estimation des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Albaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Giordano Industries. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Tâche 3.1.2~: Première présentation des contrôles-commandes des sous-systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Albaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Giordano Industries. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAUSA : Partage d'Autorité dans le système aéronautique : Technical ReportTask 5- Socio-cognitive modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Straussberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Salis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eurisco international. 2008, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.I.A.R.: Achieving Social Control in Open and Decentralised Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Saint-Etienne. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00679953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de normes et de réputations pour détecter et sanctionner les contradictions - Contribution au contrôle social des interactions dans les systèmes multi-agents ouverts et décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00134755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05213311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petridis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Pajot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Tec-Hinh Lau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jiun Ding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10848666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Niamke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grativol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557995" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04427966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04478108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Richou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Adamiak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04537169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04427893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04533812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru-Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3068-5_2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382717" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grizard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Stratulat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74459-7_18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Fullam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Klos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater-Mir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Barber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grizard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlosser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hamon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Beaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Aguzzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baroglio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#252;ller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Topol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G&#233;renton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaultier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03901817v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3156642" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Tec-Hinh Lau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jiun Ding" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10848666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05213311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petridis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Pajot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Niamke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04533812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grativol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557995" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04827119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04427966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04478108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Richou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Adamiak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04537169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04427893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru-Mathieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3068-5_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382717" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544099v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9839042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700632" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grizard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Stratulat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grizard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74459-7_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Fullam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Klos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater-Mir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Barber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlosser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hamon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Juganaru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2025-4299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aupetit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aldama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gazut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625320v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Beaumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Aguzzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Baldoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baroglio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#252;ller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Topol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G&#233;renton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaultier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Staab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625639v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nougaret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nodet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Albaric" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625634v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625486v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Straussberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lantes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boumaza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679953v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>