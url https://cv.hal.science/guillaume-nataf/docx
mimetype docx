--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -624,563 +624,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using oxides to compute with heat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Rurali</w:t>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41578-024-00690-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (4), pp.042901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579306v1</w:t>
+                <w:t xml:space="preserve">hal-04410474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Piezoelectric Properties in a Narrow Cerium Doping Range of Ba&amp;lt;sub&amp;gt;1– x&amp;lt;/sub&amp;gt;Ca&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;1– y&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Evidenced by Combinatorial Experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Lead-free room-temperature ferroelectric thermal conductivity switch using anisotropies in thermal conductivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01282⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (9), pp.094403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.094403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725247v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using oxides to compute with heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Bah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Jorge Íñiguez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Rurali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41578-024-00690-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410474v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-free room-temperature ferroelectric thermal conductivity switch using anisotropies in thermal conductivities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+                <w:t xml:space="preserve">Enhancement of Piezoelectric Properties in a Narrow Cerium Doping Range of Ba&amp;lt;sub&amp;gt;1– x&amp;lt;/sub&amp;gt;Ca&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;1– y&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Evidenced by Combinatorial Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (9), pp.094403. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.7392-7401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.094403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691547v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large barocaloric effects in two novel ferroelectric molecular plastic crystals</w:t>
               </w:r>
@@ -1428,377 +1428,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense and single-phase KTaO3 ceramics obtained by spark plasma sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of cation vacancy concentrations on ultra-low thermal conductivity in (1-x)BiVO4 – xBi2/3MoO4 scheelite solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Féger</w:t>
+                <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giovannelli</w:t>
+                <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vats</w:t>
+                <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Pignon</w:t>
+                <w:t xml:space="preserve">Chalit Ya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.07.060⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189158v1</w:t>
+                <w:t xml:space="preserve">hal-04171953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cation vacancy concentrations on ultra-low thermal conductivity in (1-x)BiVO4 – xBi2/3MoO4 scheelite solid solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+                <w:t xml:space="preserve">Dense and single-phase KTaO3 ceramics obtained by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
+                <w:t xml:space="preserve">F. Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brault</w:t>
+                <w:t xml:space="preserve">G. Vats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Chartier</w:t>
+                <w:t xml:space="preserve">J. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalit Ya</w:t>
+                <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.100406. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (16), pp.7463-7470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.07.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171953v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low lattice thermal conductivity in tungsten-based scheelite ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 955, pp.170167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kamily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aramberri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2360,51 +2360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanche criticality during ferroelectric/ferroelastic switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blai Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekhard Salje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2451,51 +2451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman signatures of ferroic domain walls captured by principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,157 +2696,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of defect signatures at ferroelectric domain walls in Mg-doped LiNbO3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic properties of the honeycomb oxide Na 2 Co 2 TeO 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Guennou</w:t>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Hauβmann</w:t>
+                <w:t xml:space="preserve">M. Songvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Barrett</w:t>
+                <w:t xml:space="preserve">Julien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kreisel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.222-226. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (21), pp.214416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.201510303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.214416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01349607v1</w:t>
+                <w:t xml:space="preserve">hal-01632248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast acousto-optic mode conversion in optically birefringent ferroelectrics</w:t>
               </w:r>
@@ -2960,295 +2964,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy electron imaging of domains and domain walls in magnesium-doped lithium niobate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of defect signatures at ferroelectric domain walls in Mg-doped LiNbO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. F. Nataf</w:t>
+                <w:t xml:space="preserve">Mael Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Grysan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Kreisel</w:t>
+                <w:t xml:space="preserve">Alexander Hauβmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martinotti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kreisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33098⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.222-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201510303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01481473v1</w:t>
+                <w:t xml:space="preserve">cea-01349607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of the honeycomb oxide Na 2 Co 2 TeO 6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low energy electron imaging of domains and domain walls in magnesium-doped lithium niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Songvilay</w:t>
+                <w:t xml:space="preserve">G. F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Nataf</w:t>
+                <w:t xml:space="preserve">P. Grysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kreisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jordan</w:t>
+                <w:t xml:space="preserve">D. Martinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (21), pp.214416. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.214416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep33098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632248v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01481473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of defects and domain walls on dielectric and mechanical resonances in LiNbO$_3$</w:t>
               </w:r>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekhard Salje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Picht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3485,51 +3485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelastic aspects of relaxor ferroelectric behaviour in Pb(In1/2Nb1/2)O3-Pb(Mg1/3Nb2/3)O3-PbTiO3 perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,372 +3645,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ferroelastic and ferroelectric domain walls to control thermal conductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Tuning the thermal conductivity of barium titanate with an electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Meeting on Ferroelectricity and PLU7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Katowice, Poland</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409519v1</w:t>
+                <w:t xml:space="preserve">hal-05409477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the thermal conductivity of barium titanate with an electric field</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Domain-wall driven suppression of thermal conductivity in a ferroelectric polycrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belrhiti-Nejjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop on Ferroelectrics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Annapolis (Maryland), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409477v1</w:t>
+                <w:t xml:space="preserve">hal-05409468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-wall driven suppression of thermal conductivity in a ferroelectric polycrystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using ferroelastic and ferroelectric domain walls to control thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Ferroelectrics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Annapolis (Maryland), United States</w:t>
+              <w:t xml:space="preserve">15th European Meeting on Ferroelectricity and PLU7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409468v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity switches based on Ferroelectric Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijaya Bhasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4029,424 +4029,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Strategies to build ferroelectric thermal conductivity switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
+              <w:t xml:space="preserve">ISAF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142832v1</w:t>
+                <w:t xml:space="preserve">hal-05409489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Montoussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mercone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drouin Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142823v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to build ferroelectric thermal conductivity switches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF 2025</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409489v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dielectric non-linearities in 0.5(Ba0.7Ca0.3TiO3)–0.5(BaZr0.2Ti0.8O3) thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4471,90 +4471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of head-to-head domain walls by light ion implantation and annealing in LiTaO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4596,77 +4596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark Plasma Sintering: a tool for thermoelectric oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijaya Bhasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4715,1303 +4715,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+                <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
+              <w:t xml:space="preserve">ECAPD 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883801v1</w:t>
+                <w:t xml:space="preserve">hal-04794693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches of ferroelectric domain walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Thermoelectric and ferroelectric properties of SrxBa1-xNb2O6solid solution sintered by SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaya Bhasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avalanche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">5thInternational Workshop on Spark Plasma Sintering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883852v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">2024 ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883842v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric and ferroelectric properties of SrxBa1-xNb2O6solid solution sintered by SPS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Avalanches of ferroelectric domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5thInternational Workshop on Spark Plasma Sintering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Avalanche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409442v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794690v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the thermal conductivity with an electric field</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroics and Mutiferroics: Exploring Emergent Phenomena at Nano and Pico Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883858v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible thermal conductivity switching in barium titanate ceramics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the thermal conductivity with an electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Ferroics and Mutiferroics: Exploring Emergent Phenomena at Nano and Pico Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883747v1</w:t>
+                <w:t xml:space="preserve">hal-04883858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Resolved Spectroscopy of Ferroelectric Layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Pesquera</w:t>
+                <w:t xml:space="preserve">Reversible thermal conductivity switching in barium titanate ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D FERROELECTRICS AND THEIR PERSPECTIVES FOR NEURAL NETWORKS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Antibes (France), France</w:t>
+              <w:t xml:space="preserve">DPG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409428v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ferroelectric domain structures on thermal conductivity in ErMnO3 ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Schultheiss</w:t>
+                <w:t xml:space="preserve">Spatially Resolved Spectroscopy of Ferroelectric Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Mazloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pesquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2D FERROELECTRICS AND THEIR PERSPECTIVES FOR NEURAL NETWORKS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883777v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of ferroelectric domains with different orientations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">Influence of ferroelectric domain structures on thermal conductivity in ErMnO3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belrhiti-Nejjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schultheiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Workshop on Fundamental Physics of Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">DPG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883729v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of ferroelectric domains with different orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">35th Annual Workshop on Fundamental Physics of Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794693v1</w:t>
+                <w:t xml:space="preserve">hal-04883729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric and ferroelastic domain walls: interfaces to tune thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transfer at interfaces Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6049,64 +6049,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large anisotropic thermal conductivity variations controlled by ferroelastic domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi El Kamily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6155,96 +6155,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches in ferroelectric and ferroelastic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Domain Walls for Heat Flow Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avalanche dynamics and precursors of catastrophic events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Debrecen, Hungary</w:t>
+              <w:t xml:space="preserve">33d Annual Workshop on Fundamental Physics of Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995685v1</w:t>
+                <w:t xml:space="preserve">hal-03995663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense KTaO3 ceramics prepared by Spark Plasma Sintering</w:t>
               </w:r>
@@ -6269,64 +6295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Vats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Noheda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique 'estival' MatV2L édition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
@@ -6349,312 +6375,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ferroelectric polarization on heat transport in a BaTiO3 single crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nataf G. F.</w:t>
+                <w:t xml:space="preserve">Avalanches in ferroelectric and ferroelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières 2022 du GDR NAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Avalanche dynamics and precursors of catastrophic events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380055v1</w:t>
+                <w:t xml:space="preserve">hal-03995685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-wall engineering in multiferroic materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+                <w:t xml:space="preserve">Impact of ferroelectric polarization on heat transport in a BaTiO3 single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kontou K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomès S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataf G. F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">Plénières 2022 du GDR NAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995687v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Walls for Heat Flow Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Domain-wall engineering in multiferroic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33d Annual Workshop on Fundamental Physics of Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">DPG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995663v1</w:t>
+                <w:t xml:space="preserve">hal-03995687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6666,303 +6666,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric inversion layer induced by ion implantation and annealing in LiTaO3 single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Tunable thermal conductivity in Ba0.85Ca0.15Ti1–xZrxO3 ceramics under electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaya Bhasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELENAM: Metrology at the nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">MatV2L seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883647v1</w:t>
+                <w:t xml:space="preserve">hal-04883654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable thermal conductivity in Ba0.85Ca0.15Ti1–xZrxO3 ceramics under electric field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric inversion layer induced by ion implantation and annealing in LiTaO3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Montoussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mercone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MatV2L seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">ELENAM: Metrology at the nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883654v1</w:t>
+                <w:t xml:space="preserve">hal-04883647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of domain walls on the thermal conductivity of ErMnO3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belrhiti-Nejjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Schultheiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7011,364 +7011,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating heat flows with an electric field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Manipulating heat flows with domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique 'estival' MatV2L édition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995683v1</w:t>
+                <w:t xml:space="preserve">hal-03995674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating heat flows with an electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières GDR NAME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995689v1</w:t>
+                <w:t xml:space="preserve">hal-03995683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating heat flows with domain walls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Manipulating heat flows with an electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique 'estival' MatV2L édition 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières GDR NAME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995674v1</w:t>
+                <w:t xml:space="preserve">hal-03995689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7386,51 +7386,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelastic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blai Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7506,51 +7506,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional properties of ferroelastic domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumara Cordero‐edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7631,51 +7631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches in ferroelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Baró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blai Casals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7762,77 +7762,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7903,51 +7903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to understand conductive and polar domain walls by Raman spectroscopy and low energy electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris Saclay (COmUE); Université du Luxembourg (2003-..), 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLS436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8064,51 +8064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B174A4C"/>
+    <w:nsid w:val="BB564B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8295,51 +8295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9215-4717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197033326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Prats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ribas-Cabello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia P&#233;rez-Junyent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carpena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Boer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QM00712G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#205;&#241;iguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-024-00690-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salvatori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Arom&#237;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Ma&#241;osa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA10033A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Hideo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Ding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/microstructures.2023.28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalit Ya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170167" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K H Salje" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159836" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carpenter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.083601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kurdi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Sakuraba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Masuda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Tajiri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskaran Nair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4e32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai Casals" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard Salje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20477-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa9778" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nataf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.074410" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guennou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hau&#946;mann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barrett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201510303" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz F Lejman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid F Infante" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nataf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33098" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jordan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.214416" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01550765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Aktas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Granzow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K. H. Salje" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/1/015901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Picht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Webber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.014106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Withers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Driver" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Bhasker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409489v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409442v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883858v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schultheiss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995685v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Vats" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Noheda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995663v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995683v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumara Cordero&#8208;edwards" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bar&#243;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS436" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9215-4717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197033326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Prats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ribas-Cabello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia P&#233;rez-Junyent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carpena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Boer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QM00712G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#205;&#241;iguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-024-00690-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salvatori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Arom&#237;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Ma&#241;osa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA10033A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Hideo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Ding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/microstructures.2023.28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalit Ya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189158v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vats" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170167" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K H Salje" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159836" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carpenter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.083601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kurdi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Sakuraba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Masuda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Tajiri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskaran Nair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4e32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai Casals" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard Salje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20477-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa9778" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nataf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.074410" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jordan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.214416" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz F Lejman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid F Infante" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guennou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hau&#946;mann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barrett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201510303" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nataf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33098" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01550765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Aktas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Granzow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K. H. Salje" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/1/015901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Picht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Webber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.014106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Withers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Driver" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Bhasker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883858v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schultheiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Vats" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Noheda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995685v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumara Cordero&#8208;edwards" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bar&#243;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS436" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>