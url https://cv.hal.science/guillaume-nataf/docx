--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1428,325 +1428,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cation vacancy concentrations on ultra-low thermal conductivity in (1-x)BiVO4 – xBi2/3MoO4 scheelite solid solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dense and single-phase KTaO3 ceramics obtained by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
+                <w:t xml:space="preserve">L. Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brault</w:t>
+                <w:t xml:space="preserve">F. Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Chartier</w:t>
+                <w:t xml:space="preserve">G. Vats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalit Ya</w:t>
+                <w:t xml:space="preserve">J. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100406⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (16), pp.7463-7470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.07.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171953v1</w:t>
+                <w:t xml:space="preserve">hal-04189158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense and single-phase KTaO3 ceramics obtained by spark plasma sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Féger</w:t>
+                <w:t xml:space="preserve">Influence of cation vacancy concentrations on ultra-low thermal conductivity in (1-x)BiVO4 – xBi2/3MoO4 scheelite solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giovannelli</w:t>
+                <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vats</w:t>
+                <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alves</w:t>
+                <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pignon</w:t>
+                <w:t xml:space="preserve">Chalit Ya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (16), pp.7463-7470. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.07.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189158v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low lattice thermal conductivity in tungsten-based scheelite ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,291 +2830,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast acousto-optic mode conversion in optically birefringent ferroelectrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of defect signatures at ferroelectric domain walls in Mg-doped LiNbO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariusz F Lejman</w:t>
+                <w:t xml:space="preserve">Mael Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
+                <w:t xml:space="preserve">Alexander Hauβmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid F Infante</w:t>
+                <w:t xml:space="preserve">N Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jens Kreisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12345⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.222-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201510303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536739v1</w:t>
+                <w:t xml:space="preserve">cea-01349607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of defect signatures at ferroelectric domain walls in Mg-doped LiNbO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+                <w:t xml:space="preserve">Ultrafast acousto-optic mode conversion in optically birefringent ferroelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz F Lejman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Guennou</w:t>
+                <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Hauβmann</w:t>
+                <w:t xml:space="preserve">Ingrid F Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Barrett</w:t>
+                <w:t xml:space="preserve">Ievgeniia F Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kreisel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.222-226. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.201510303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01349607v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy electron imaging of domains and domain walls in magnesium-doped lithium niobate</w:t>
               </w:r>
@@ -3927,64 +3927,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity switches based on Ferroelectric Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijaya Bhasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,342 +4029,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to build ferroelectric thermal conductivity switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF 2025</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409489v1</w:t>
+                <w:t xml:space="preserve">hal-05142823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies to build ferroelectric thermal conductivity switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
+              <w:t xml:space="preserve">ISAF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142832v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drouin Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142823v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dielectric non-linearities in 0.5(Ba0.7Ca0.3TiO3)–0.5(BaZr0.2Ti0.8O3) thin film</w:t>
               </w:r>
@@ -4402,51 +4402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4471,90 +4471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of head-to-head domain walls by light ion implantation and annealing in LiTaO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4622,51 +4622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijaya Bhasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4721,51 +4721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4859,51 +4859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric and ferroelectric properties of SrxBa1-xNb2O6solid solution sintered by SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijaya Bhasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4948,471 +4948,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avalanches of ferroelectric domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Avalanche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794690v1</w:t>
+                <w:t xml:space="preserve">hal-04883852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches of ferroelectric domain walls</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avalanche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883852v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883842v1</w:t>
+                <w:t xml:space="preserve">hal-04883801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Radouane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">2024 ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883801v1</w:t>
+                <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the thermal conductivity with an electric field</w:t>
               </w:r>
@@ -5480,51 +5480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible thermal conductivity switching in barium titanate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Radouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6049,51 +6049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large anisotropic thermal conductivity variations controlled by ferroelastic domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi El Kamily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,51 +6161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Walls for Heat Flow Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi El Kamily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,221 +6250,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense KTaO3 ceramics prepared by Spark Plasma Sintering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avalanches in ferroelectric and ferroelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique 'estival' MatV2L édition 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Avalanche dynamics and precursors of catastrophic events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995681v1</w:t>
+                <w:t xml:space="preserve">hal-03995685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches in ferroelectric and ferroelastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense KTaO3 ceramics prepared by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Vats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Noheda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avalanche dynamics and precursors of catastrophic events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Debrecen, Hungary</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique 'estival' MatV2L édition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995685v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ferroelectric polarization on heat transport in a BaTiO3 single crystal</w:t>
               </w:r>
@@ -6767,90 +6767,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric inversion layer induced by ion implantation and annealing in LiTaO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7017,51 +7017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating heat flows with domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi El Kamily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,51 +8064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB564B9F"/>
+    <w:nsid w:val="45EDDF16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8295,51 +8295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9215-4717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197033326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Prats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ribas-Cabello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia P&#233;rez-Junyent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carpena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Boer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QM00712G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#205;&#241;iguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-024-00690-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salvatori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Arom&#237;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Ma&#241;osa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA10033A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Hideo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Ding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/microstructures.2023.28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalit Ya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189158v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vats" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170167" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K H Salje" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159836" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carpenter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.083601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kurdi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Sakuraba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Masuda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Tajiri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskaran Nair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4e32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai Casals" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard Salje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20477-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa9778" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nataf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.074410" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jordan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.214416" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz F Lejman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid F Infante" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guennou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hau&#946;mann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barrett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201510303" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nataf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33098" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01550765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Aktas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Granzow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K. H. Salje" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/1/015901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Picht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Webber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.014106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Withers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Driver" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Bhasker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883858v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schultheiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Vats" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Noheda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995685v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumara Cordero&#8208;edwards" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bar&#243;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS436" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9215-4717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197033326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Prats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ribas-Cabello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia P&#233;rez-Junyent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carpena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Boer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QM00712G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#205;&#241;iguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-024-00690-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salvatori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Arom&#237;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Ma&#241;osa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA10033A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Hideo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Ding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/microstructures.2023.28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalit Ya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170167" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K H Salje" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159836" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carpenter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.083601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kurdi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Sakuraba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Masuda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Tajiri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskaran Nair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4e32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai Casals" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard Salje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20477-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa9778" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nataf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.074410" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jordan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.214416" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guennou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hau&#946;mann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barrett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201510303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536739v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz F Lejman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid F Infante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12345" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nataf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33098" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01550765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Aktas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Granzow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K. H. Salje" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/1/015901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Picht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Webber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.014106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Withers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Driver" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Bhasker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409489v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883858v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schultheiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995685v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Vats" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Noheda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumara Cordero&#8208;edwards" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bar&#243;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS436" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>