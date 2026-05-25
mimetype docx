--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,8009 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7957 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Nataf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9215-4717</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197033326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=MHoG4tEAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume F. Nataf received a M.Sc. degree in physics and nanoscience from the Grenoble Institute of Technology in 2013, and a Ph.D degree in physics from the University of Luxembourg and Université Paris Saclay in 2016. From 2017 to 2018, he was a postdoctoral researcher in the University of Cambridge (United Kingdom) where he then became a Research Fellow of the Royal Commission of 1851 from 2018 to 2020. In 2021, he became a CNRS Research Scientist in GREMAN, Tours, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on functional oxides (ferroelectrics and ferroelastics), whose outstanding properties result from a complex interaction between chemical compositions, crystallographic orientations, and micro/nanostructures. He is particularly interested in the properties of domains and domain walls.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History-dependent and frequency-dependent dielectric nonlinearities induced by polar nanoregions in a thin film of 0.5 ( Ba 0.7 Ca 0.3 TiO 3 ) − 0.5 ( BaZr 0.2 Ti 0.8 O 3 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (1), pp.014202. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/fhdr-wn22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising the operating temperature of layered perovskite phase-change materials beyond 100 °C via alkylammonium extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ribas-Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clàudia Pérez-Junyent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carpena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roeland Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (24), pp.3572-3582. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5QM00712G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain‐Wall Driven Suppression of Thermal Conductivity in a Ferroelectric Polycrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belrhiti‐nejjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (38), pp.e06931. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202506931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (4), pp.042901. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free room-temperature ferroelectric thermal conductivity switch using anisotropies in thermal conductivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rampnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Kontou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (9), pp.094403. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.094403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using oxides to compute with heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Volz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ordonez-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Íñiguez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Rurali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41578-024-00690-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Piezoelectric Properties in a Narrow Cerium Doping Range of Ba&amp;lt;sub&amp;gt;1– x&amp;lt;/sub&amp;gt;Ca&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;1– y&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Evidenced by Combinatorial Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.7392-7401. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c01282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large barocaloric effects in two novel ferroelectric molecular plastic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aguilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Aromí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Mañosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (23), pp.12140-12150. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TA10033A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of kinks on the interaction energy between ferroelastic domain walls in membranes and thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimura Hideo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangdong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqing Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/microstructures.2023.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cation vacancy concentrations on ultra-low thermal conductivity in (1-x)BiVO4 – xBi2/3MoO4 scheelite solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ait Laasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalit Ya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.100406. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and single-phase KTaO3 ceramics obtained by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (16), pp.7463-7470. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.07.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low lattice thermal conductivity in tungsten-based scheelite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ait Laasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bsaibess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 955, pp.170167. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ferroelastic domain walls on thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kamily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aramberri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (14), pp.144104. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.144104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic softening and hardening at intersections between twin walls and surfaces in ferroelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangdong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekhard K H Salje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (7), pp.071114. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0159836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-coupling and relaxation dynamics in multicaloric ammonium sulphate (NH4)2SO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Carpenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.083601. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.083601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative atomic order characterization of a Mn2FeAl Heusler epitaxial thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuya Sakuraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroo Tajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhaskaran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (18), pp.185305. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac4e32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanche criticality during ferroelectric/ferroelastic switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blai Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekhard Salje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman signatures of ferroic domain walls captured by principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kreisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guennou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.035902. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aa9778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01687736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of surface potential at polar domain walls in a nonpolar oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kreisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (7), pp.74410 - 74410. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.074410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of the honeycomb oxide Na 2 Co 2 TeO 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Songvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (21), pp.214416. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.214416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of defect signatures at ferroelectric domain walls in Mg-doped LiNbO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Guennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hauβmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kreisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.222-226. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201510303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01349607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast acousto-optic mode conversion in optically birefringent ferroelectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz F Lejman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid F Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia F Chaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy electron imaging of domains and domain walls in magnesium-doped lithium niobate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kreisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01481473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of defects and domain walls on dielectric and mechanical resonances in LiNbO$_3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktay Aktas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Granzow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekhard K. H. Salje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.015901. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/1/015901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01550765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic excitations in BaTiO3 single crystals and ceramics: Mobile domain boundaries and polar nanoregions observed by resonant ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekhard Salje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Carpenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Picht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Webber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.014106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelastic aspects of relaxor ferroelectric behaviour in Pb(In1/2Nb1/2)O3-Pb(Mg1/3Nb2/3)O3-PbTiO3 perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Withers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Driver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (12), pp.124102. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4794027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the thermal conductivity of barium titanate with an electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-wall driven suppression of thermal conductivity in a ferroelectric polycrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belrhiti-Nejjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Ferroelectrics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Annapolis (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ferroelastic and ferroelectric domain walls to control thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ferroelectricity and PLU7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity switches based on Ferroelectric Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaya Bhasker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to build ferroelectric thermal conductivity switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Montoussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mercone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drouin Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dielectric non-Linearities in 0.5(Ba0.7Ca0.3TiO3)-0.5(BaZr0.2Ti0.8O3) Thin Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the dielectric non-linearities in 0.5(Ba0.7Ca0.3TiO3)–0.5(BaZr0.2Ti0.8O3) thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of head-to-head domain walls by light ion implantation and annealing in LiTaO3 single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Montoussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mercone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering: a tool for thermoelectric oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaya Bhasker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Pitcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECT25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAPD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric and ferroelectric properties of SrxBa1-xNb2O6solid solution sintered by SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaya Bhasker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5thInternational Workshop on Spark Plasma Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ISAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches of ferroelectric domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avalanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Kamily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rampnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rampnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Kontou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the thermal conductivity with an electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroics and Mutiferroics: Exploring Emergent Phenomena at Nano and Pico Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible thermal conductivity switching in barium titanate ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ferroelectric domain structures on thermal conductivity in ErMnO3 ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belrhiti-Nejjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schultheiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of ferroelectric domains with different orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rampnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Kontou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Workshop on Fundamental Physics of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Resolved Spectroscopy of Ferroelectric Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Ta-Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Zaghrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pesquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D FERROELECTRICS AND THEIR PERSPECTIVES FOR NEURAL NETWORKS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric and ferroelastic domain walls: interfaces to tune thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy transfer at interfaces Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large anisotropic thermal conductivity variations controlled by ferroelastic domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Kamily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monot-Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Aramberri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Walls for Heat Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Kamily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33d Annual Workshop on Fundamental Physics of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense KTaO3 ceramics prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Vats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Noheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique 'estival' MatV2L édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches in ferroelectric and ferroelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avalanche dynamics and precursors of catastrophic events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ferroelectric polarization on heat transport in a BaTiO3 single crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontou K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monot-Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomès S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataf G. F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières 2022 du GDR NAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-wall engineering in multiferroic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable thermal conductivity in Ba0.85Ca0.15Ti1–xZrxO3 ceramics under electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaya Bhasker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MatV2L seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric inversion layer induced by ion implantation and annealing in LiTaO3 single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Montoussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mercone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELENAM: Metrology at the nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of domain walls on the thermal conductivity of ErMnO3 ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belrhiti-Nejjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schultheiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NAME Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating heat flows with domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Kamily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monot-Laffez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Limelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique 'estival' MatV2L édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating heat flows with an electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monot-Laffez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating heat flows with an electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Féger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monot-Laffez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières GDR NAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelastic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blai Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekhard K. H. Salje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOP Publishing. , 2025, 978-0-7503-6089-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional properties of ferroelastic domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumara Cordero‐edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekhard K. H. Salje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOP Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelastic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-0-7503-6089-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches in ferroelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Baró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blai Casals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOP Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelastic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Negulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to understand conductive and polar domain walls by Raman spectroscopy and low energy electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume F. Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris Saclay (COmUE); Université du Luxembourg (2003-..), 2016. English. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLS436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01412787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8064,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45EDDF16"/>
+    <w:nsid w:val="A1608E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8295,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9215-4717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197033326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Prats" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ribas-Cabello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia P&#233;rez-Junyent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carpena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Boer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QM00712G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#205;&#241;iguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-024-00690-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salvatori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Arom&#237;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Ma&#241;osa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA10033A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Hideo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Ding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/microstructures.2023.28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalit Ya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170167" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K H Salje" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159836" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carpenter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.083601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kurdi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Sakuraba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Masuda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Tajiri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskaran Nair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4e32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141685v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai Casals" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard Salje" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20477-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa9778" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nataf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.074410" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jordan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.214416" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guennou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hau&#946;mann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barrett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201510303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536739v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz F Lejman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid F Infante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12345" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nataf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33098" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01550765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Aktas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Granzow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K. H. Salje" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/1/015901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Picht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Webber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.014106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Withers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Driver" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Bhasker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409489v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883858v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schultheiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995685v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Vats" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Noheda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumara Cordero&#8208;edwards" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bar&#243;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS436" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9215-4717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197033326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=MHoG4tEAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149785v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nataf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fhdr-wn22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Prats" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ribas-Cabello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia P&#233;rez-Junyent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carpena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Boer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QM00712G" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#205;&#241;iguez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-024-00690-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01282" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salvatori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguil&#224;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Arom&#237;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Ma&#241;osa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA10033A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Lu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Hideo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangdong Ding" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Chu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/microstructures.2023.28" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalit Ya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vats" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K H Salje" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159836" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carpenter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.083601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kurdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Sakuraba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Masuda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Tajiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskaran Nair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4e32" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai Casals" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard Salje" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20477-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa9778" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nataf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.074410" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jordan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.214416" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349607v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Guennou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hau&#946;mann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barrett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201510303" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz F Lejman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid F Infante" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12345" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nataf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33098" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01550765v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Aktas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Granzow" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhard K. H. Salje" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/1/015901" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Picht" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Webber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.014106" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Withers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Driver" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409519v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Bhasker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142823v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schultheiss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Vats" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Noheda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380055v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontou K." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gom&#232;s S." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataf G. F." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545323v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumara Cordero&#8208;edwards" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545363v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bar&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412787v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS436" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>