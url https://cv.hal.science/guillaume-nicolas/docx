--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -230,278 +230,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous DNAJB4 deletion revealing myopathy with acute respiratory failure</w:t>
+                <w:t xml:space="preserve">Technical Stroke Regulations Discriminate Pacing Effectiveness During a 5-km Indoor Pool Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D M Chitimus</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.07.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.420-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300001v1</w:t>
+                <w:t xml:space="preserve">hal-04928697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Stroke Regulations Discriminate Pacing Effectiveness During a 5-km Indoor Pool Race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homozygous DNAJB4 deletion revealing myopathy with acute respiratory failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Chitimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Keren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouvet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Heming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (3), pp.420-428. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928697v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy assessment during pole vaulting using inertial motion capture: a preliminary study</w:t>
               </w:r>
@@ -747,51 +747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling biomechanical abilities during sprint front-crawl swimming using IMU and functional clustering of variabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,51 +1011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of stroke regulations discriminate between finishing positions during international open water races</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1530,51 +1530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Swimming Activity Recognition and Lap Time Assessment Based on a Single IMU: A Deep Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2076,51 +2076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling pacing and underlying kinematics during 400m front-crawl with embedded sensors and functional modeling of large database: highlighting the technical regulations of various performance level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2417,51 +2417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMU-BASED CLUSTERING OF INTRA AND INTER-CYCLIC VARIABILITY TO EXTRACT TECHNICAL ABILITIES DURING FRONT CRAWL SPRINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,51 +2940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Raineteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Chitimus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cauquil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Keren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Heming" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0305" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04738214v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Restrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14565" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1338856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04632780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2024.2368064" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05116294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seval Beykan Sch&#252;rrle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Eberlein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ansquer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Beauregard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Durand-Gasselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-024-06682-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2268902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1326106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Vilas-Boas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Theiler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cattaneo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Dierickx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Igaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grozinsky-Glasberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246290" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souebou Bouro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gentil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04633625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04634251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Raineteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0305" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300001v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Chitimus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cauquil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Keren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Heming" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04738214v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Restrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14565" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1338856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04632780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2024.2368064" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05116294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seval Beykan Sch&#252;rrle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Eberlein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ansquer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Beauregard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Durand-Gasselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-024-06682-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2268902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1326106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Vilas-Boas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Theiler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cattaneo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Dierickx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Igaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grozinsky-Glasberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246290" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souebou Bouro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gentil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04633625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04634251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>