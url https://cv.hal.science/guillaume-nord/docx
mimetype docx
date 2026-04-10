--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -455,204 +455,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment-scale rapid transfer of livestock pharmaceuticals under Mediterranean climate</w:t>
+                <w:t xml:space="preserve">Estimation of fine sediment stocks in gravel bed rivers including the sand fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+                <w:t xml:space="preserve">Junjian Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Robinet</w:t>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Baduel</w:t>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 906, pp.166650. </w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (1), pp.152-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sed.13132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04210343v1</w:t>
+                <w:t xml:space="preserve">hal-04416012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -674,193 +657,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of fine sediment stocks in gravel bed rivers including the sand fraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catchment-scale rapid transfer of livestock pharmaceuticals under Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjian Deng</w:t>
+                <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Camenen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">Christine Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 71 (1), pp.152-172. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.166650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.13132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416012v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04210343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a GPU-enhanced multiclass soil erosion model based on the 2D shallow water equations in the software Iber</w:t>
               </w:r>
@@ -976,51 +976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit time tracing using wetness-adaptive StorAge Selection functions—application to a Mediterranean catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,676 +1104,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic modelling and observations of rainfall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">Faster and more precise isotopic water analysis of discrete samples by predicting the repetitions’ asymptote instead of averaging last values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gimbert</w:t>
+                <w:t xml:space="preserve">Véronique Vaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 610, pp.127812. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.101656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2022.101656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416034v1</w:t>
+                <w:t xml:space="preserve">hal-03845811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster and more precise isotopic water analysis of discrete samples by predicting the repetitions’ asymptote instead of averaging last values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A device to simulate contaminant transfer and surface and subsurface flow through intact soil monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vaury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+                <w:t xml:space="preserve">Henri Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Duwig</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.101656. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2022.101656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vzj2.20184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845811v1</w:t>
+                <w:t xml:space="preserve">hal-03715127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A device to simulate contaminant transfer and surface and subsurface flow through intact soil monoliths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+                <w:t xml:space="preserve">Seismic modelling and observations of rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 610, pp.127812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vzj2.20184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715127v1</w:t>
+                <w:t xml:space="preserve">hal-04416034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical zone observatory dedicated to suspended sediment transport: The meso‐scale Galabre catchment (southern French Alps)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">How do modeling choices and erosion zone locations impact the representation of connectivity and the dynamics of suspended sediments in a multi-source soil erosion model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Uber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14084⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.123-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-9-123-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747343v1</w:t>
+                <w:t xml:space="preserve">insu-03706458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do modeling choices and erosion zone locations impact the representation of connectivity and the dynamics of suspended sediments in a multi-source soil erosion model?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical zone observatory dedicated to suspended sediment transport: The meso‐scale Galabre catchment (southern French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Freche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Uber</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.123-144. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-9-123-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03706458v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An autonomous low-power instrument platform for monitoring water and solid discharges in mesoscale rivers</w:t>
               </w:r>
@@ -1798,64 +1798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Michielin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Freche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, pp.41-67. </w:t>
@@ -1893,64 +1893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing alternative tracing measurements and mixing models to fingerprint suspended sediment sources in a mesoscale Mediterranean catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Uber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,51 +2187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Amponsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2580,51 +2580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high space–time resolution dataset linking meteorological forcing and hydro-sedimentary response in a mesoscale Mediterranean catchment (Auzon) of the Ardèche region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2718,51 +2718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of model simplifications on soil erosion predictions: application of the GLUE methodology to a distributed event-based model at the hillslope scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,77 +2981,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of an 2D overland flow model using high resolution water depth and velocity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ibraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (5), pp.575-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4288,51 +4288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of soil type, meteorological forcing and slope gradient on the simulation of internal erosion processes at the local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (13), pp.1766-1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4494,320 +4494,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydrological response of a Mediterranean medium-sized headwater basin subject to land cover change: The Cardener River basin (NE Spain)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations on flow hydraulics in a gauging station of a small stream with high suspended sediment load (Vallcebre, eastern Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian Calder</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Gallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Red Books: Sediment Dynamics for a Changing Future, 337, pp.238-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559747v1</w:t>
+                <w:t xml:space="preserve">hal-04559799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations on flow hydraulics in a gauging station of a small stream with high suspended sediment load (Vallcebre, eastern Pyrenees)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the hydrological response of a Mediterranean medium-sized headwater basin subject to land cover change: The Cardener River basin (NE Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Latron</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Calder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Gallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 383, pp.125 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559799v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of particle density and inflow concentration of suspended sediment on bedload transport in rill flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5017,51 +5017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of sediment transport formulae and detachment parameters in eroding rills using PSEM_2D and the Water Erosion Prediction Project (WEPP) database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43, pp.W08420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5108,51 +5108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSEM_2D: A physically based model of erosion processes at the plot scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41, pp.W08407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5178,51 +5178,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00385381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5231,2811 +5231,3057 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des travaux de recherche en cours sur le bassin versant de la Claduègne : usages des sols, suivi de la qualité des eaux, modélisation hydrologique et projections climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion publique, projet ANR CHYPSTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cermosem, PACTE, IGE, INRAE, Feb 2026, Mirabel, France</w:t>
+              <w:t xml:space="preserve">, Cermosem, PACTE, IGE, INRAE, Feb 2026, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of water transit traced by a distributed hydrological model using a geochemical end-member mixing approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">BathyLiDAR – mesure automatique de la topo-bathymétrie d’une rivière avec un LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Capteurs en Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rennes (Campus de Beaulieu), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116567v1</w:t>
+                <w:t xml:space="preserve">hal-05577580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the contribution of groundwater to hydrosedimentary processes in two Mediterranean mountainous watersheds using the high frequency conductivity signal as a tracer of water origin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Water Pathways Through a Mediterranean Catchment -- Cross-Validation of a Distributed Hydrological Model with a Geochemical Mixing Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd OZCAR – TERENO international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496640v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en transport-réactif de la géochimie des eaux dans quatre bassins versants de montagne en contexte carbonaté (IR OZCAR)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Validation of water transit traced by a distributed hydrological model using a geochemical end-member mixing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus, Apr 2025, Wien, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718058v1</w:t>
+                <w:t xml:space="preserve">hal-05116567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire le lien entre l'occupation des sols et l'évolution des rivières : présentation de travaux de recherche sur le bassin versant du Ratier</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the contribution of groundwater to hydrosedimentary processes in two Mediterranean mountainous watersheds using the high frequency conductivity signal as a tracer of water origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien C. Meynier Pozzi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ophélie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée publique de restitution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733933v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des usages et pratiques en zone rurale : enquêtes de terrain, suivis de qualité des eaux et modélisation hydrologique pour prédire l'évolution de la ressource en eau en Ardèche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+                <w:t xml:space="preserve">Modélisation en transport-réactif de la géochimie des eaux dans quatre bassins versants de montagne en contexte carbonaté (IR OZCAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée publique de restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PACTE - Cermosem, Nov 2023, Mirabel (Ardèche), France. 14 p</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733961v1</w:t>
+                <w:t xml:space="preserve">hal-04718058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire le lien entre l'occupation des sols et l'évolution des rivières : présentation de travaux de recherche sur le bassin versant du Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Benard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Inès Creti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+                <w:t xml:space="preserve">Adrien C. Meynier Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Olivier Grandjouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée publique de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, RiverLy, Jun 2024, Pollionnay, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752134v1</w:t>
+                <w:t xml:space="preserve">hal-04733933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Diagnostic des usages et pratiques en zone rurale : enquêtes de terrain, suivis de qualité des eaux et modélisation hydrologique pour prédire l'évolution de la ressource en eau en Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée publique de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACTE - Cermosem, Nov 2023, Mirabel (Ardèche), France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412247v1</w:t>
+                <w:t xml:space="preserve">hal-04733961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
+                <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412242v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of flow velocity measurements to estimate flow discharge time series in a rough stream of a headwater catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
+                <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tafasca</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608482v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth's skin observatories.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+                <w:t xml:space="preserve">Fabien Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vienne, Austria. pp.16267</w:t>
+              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552810v1</w:t>
+                <w:t xml:space="preserve">hal-03412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the distributed hydrologic response of the Claduègne catchment (Ardèche) using dense networks of rain and water level gauges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combination of flow velocity measurements to estimate flow discharge time series in a rough stream of a headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hachgenei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">S. Tafasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO International Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608291v1</w:t>
+                <w:t xml:space="preserve">hal-02608482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR: the French network of Critical Zone Observatories: principles and scientific objectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth's skin observatories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-5410-4</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienne, Austria. pp.16267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534220v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RBV : réseau des bassins versants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the distributed hydrologic response of the Claduègne catchment (Ardèche) using dense networks of rain and water level gauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">réunion de lancement de l’infrastructure de recherche OZCAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoires de la Zone Critique : Applications et Recherche, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">TERENO International Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572420v1</w:t>
+                <w:t xml:space="preserve">hal-02608291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert multi-particulaire par ruissellement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Lucas</w:t>
+                <w:t xml:space="preserve">OZCAR: the French network of Critical Zone Observatories: principles and scientific objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">Jerome Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e école EGRIN "Ecoulements Gravitaires et RIsques Naturels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, Cargèse, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-5410-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594665v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an observation strategy for characterizing the hydro-meteo-sediment fluxes in a flash flood prone catchment of the OHMCV Critical Zone Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Transfert multi-particulaire par ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critcal Zone Observatories) joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.21</w:t>
+              <w:t xml:space="preserve">5e école EGRIN "Ecoulements Gravitaires et RIsques Naturels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606806v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme interdisciplinaire CRITEX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RBV : réseau des bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.135</w:t>
+              <w:t xml:space="preserve">réunion de lancement de l’infrastructure de recherche OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoires de la Zone Critique : Applications et Recherche, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388097v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RBV : réseau des bassins versants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing an observation strategy for characterizing the hydro-meteo-sediment fluxes in a flash flood prone catchment of the OHMCV Critical Zone Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structuration du Paysage national des Infrastructures : évolution IR / SOERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance nationale de recherche pour l'environnement, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critcal Zone Observatories) joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572418v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in flash floods understanding and modelling derived from the FloodScale project in south-east France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme interdisciplinaire CRITEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, Innovation, Implementation, Integration (FLOODrisk 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425992v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device to measure the settling properties of suspended particles : instrumental development and first applications during runoff events in small watersheds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RBV : réseau des bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Structuration du Paysage national des Infrastructures : évolution IR / SOERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance nationale de recherche pour l'environnement, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709100v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RBV: Réseau des Bassins Versants, a French resource for the exploration of the Critical Zone</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in flash floods understanding and modelling derived from the FloodScale project in south-east France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Critical Zone Observatories Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, Innovation, Implementation, Integration (FLOODrisk 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.04005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160704005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571515v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of erosion and sediment export from an agricultural catchment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">A new device to measure the settling properties of suspended particles : instrumental development and first applications during runoff events in small watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4697</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533834v1</w:t>
+                <w:t xml:space="preserve">hal-03709100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of runoff and erosion risk in a cultivated catchment of the loess belt: temporal patterns of rainfall and evolution of soil surface state</w:t>
+                <w:t xml:space="preserve">RBV: Réseau des Bassins Versants, a French resource for the exploration of the Critical Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Researc Abstacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. 2 p</w:t>
+              <w:t xml:space="preserve">International Critical Zone Observatories Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Critical Zone Observatories, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197771v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estimation of erosion and sediment export from an agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal dynamics of runoff and erosion risk in a cultivated catchment of the loess belt: temporal patterns of rainfall and evolution of soil surface state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Researc Abstacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développements méthodologiques à l'échelle de temps pluri-journalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e rencontres de l’AUGC - 25e Rencontres Universitaires de Génie Civil Conception et vie des ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02659509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8045,1626 +8291,1643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources et transfert des contaminants organiques sur le bassin de la Claduègne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Hydrologie sous changement du climat et des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Baduel</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Créti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dusseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion publique, projet ANR CHYPSTER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Mirabel (Ardèche), France</w:t>
+              <w:t xml:space="preserve">Journée annuelle H2O'Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558021v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologie de la Claduègne sous changement du climat et des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Créti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion publique, projet ANR CHYPSTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2026, Mirabel, France</w:t>
+              <w:t xml:space="preserve">, Feb 2026, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOTSPOT : Compréhension des hotspots de connectivité hydrologique dans les petits bassins de tête sous climat méditerranéen</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sources et transfert des contaminants organiques sur le bassin de la Claduègne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Perotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion publique, projet ANR CHYPSTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558004v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">HOTSPOT : Compréhension des hotspots de connectivité hydrologique dans les petits bassins de tête sous climat méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Réunion publique, projet ANR CHYPSTER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530689v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of innovative tools and methods for monitoring flow discharge in small rivers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Petit</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR-TERENO conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293488v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Development of innovative tools and methods for monitoring flow discharge in small rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">3rd OZCAR-TERENO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397531v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'un modèle hydrologique distribué basé sur les processus à un bassin versant rural méditerranéen en intégrant l'activité humaine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMSC 2024 : Journées de Modélisation des Surfaces Continentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867735v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d’un modèle hydrologique distribué basé sur les processus à un bassin versant rural méditerranéen en intégrant l’activité humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Application d'un modèle hydrologique distribué basé sur les processus à un bassin versant rural méditerranéen en intégrant l'activité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Creti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de modélisation des surfaces continentales 2024</w:t>
+              <w:t xml:space="preserve">JMSC 2024 : Journées de Modélisation des Surfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612906v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station hydrométrique : un radar de vitesse de surface low-tech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helène Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers Expérimentation et Instrumentation AEI-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation des sources de contaminants dans des bassins versants d’usage mixte - approche intégrée IDESOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique Rivières Cévenoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which hydrological signatures of intermittence of rivers and streams in order to identify causes and ecological impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the distributed hydrologic response of the Claduègne catchment (Ardèche), prone to flash floods, using dense networks of rain and water level gauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9679,73 +9942,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth’s skin observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9767,124 +10030,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: The French Critical Zone initiative: connecting the Earth's skin observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9892,137 +10155,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de débit en rivière par station radar hauteur / vitesse selon la méthode de la vitesse témoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10054,113 +10317,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF Hydrométrie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water level and response time of rivers during flash floods derived from a nested network in the Claduègne Mediterranean catchment (43 km2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonzalez Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10179,113 +10442,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RBV metadata catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10300,208 +10563,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Zone science: a new scientific paradigm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RBV metadata catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10516,159 +10779,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Zone Science: a new scientific paradigm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.PA13A-3897, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01088120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10678,769 +10941,769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamflow monitoring at high temporal resolution based on non-contact instruments in the Galabre river (Southern pre-Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57932/16ec87f0-b2db-42c6-bae5-8944c12f5d60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transit time tracing model using wetness adaptive StorAge Selection functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Stream concentrations of micropollutants in the Claduègne, Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57745/OT1IFB⟩</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/3D4DFW⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593504v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream concentrations of micropollutants in the Claduègne, Ardèche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Water transit time tracing model using wetness adaptive StorAge Selection functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57745/3D4DFW⟩</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/OT1IFB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593502v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boubkraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Infrastructure de Recherche OZCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeled contributions of sediment sources to total suspended sediment flux in two mesoscale catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Uber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17178/EROSION_MODEL.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et devenir des contaminants PHARMAceutiques dans les Bassins Versants agricoles. Le cas de la Claduègne (Ardèche). PHARMA-BV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire de restitution du projet ANR FloodScale : Observation et modélisation hydro-météorologique multi-échelle pour la compréhension et la simulation des crues éclairs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11452,335 +11715,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.21 : 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Doppler Velocimeter IQ Plus, Claduègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17178/OHMCV.ADV.CLA.13-14.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">limnimeter network, Gazel and Claduègne catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17178/OHMCV.LIM.CLA.12-14.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazel and Claduègne hydro-sedimentary stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17178/OHMCV.HSS.CLA.11-14.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff and erosion plots, Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17178/OHMCV.ERO.PRA.10-13.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11790,444 +12053,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation biogéochimique des eaux de surface : empreintes biogéochimiques et décomposition des débits aux exutoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grandjouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport final, Livrable WP3-1, ANR CHYPSTER, INRAE. 2025, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation des sources de contaminants dans des bassins versants d'usage mixte, approche intégrée - IDESOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport final, INRAE RiverLy; IGE – Institut des Géosciences de l’Environnement; Pacte, Laboratoire de sciences sociales - Grenoble (France); LEM - UMR 5557. 2024, 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et devenir des contaminants PHARMAceutiques dans les Bassins Versants agricoles. Le cas de la Claduègne (Ardèche). PHARMA-BV, Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes (UGA); Institut des géosciences de l’environnement (IGE); Irstea; Cermosem. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03792642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12256,51 +12519,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12310,100 +12573,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à base physique des processus de l'érosion hydrique à l'échelle de la parcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00111955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12413,105 +12676,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts latéraux dans les bassins versants méditerranéens de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. Université Grenoble - Alpes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05191855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12579,51 +12842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="576AF186"/>
+    <w:nsid w:val="AC4465B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12810,51 +13073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nord" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5541-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111953243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safdar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Eze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166650" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Deng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garc&#237;a-Feal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101656" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Uber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-9-123-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Michielin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-9-41-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02270-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heisterman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-6127-2018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10697" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WXL1J2R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan J. Teuling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A. Melsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.03.052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5XTVJ73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P&#233;rez-Gallego" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Latron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Catari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5LFBND-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusman Catari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2012/S-00106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Michaelides" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ibraim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1956" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZJRL0PP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Latron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Rubio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Muzylo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Llorens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/HYP.7613" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Delgado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W50KJ26V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lapetite" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1710" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85ZLW96H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00268400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tatard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wainwright" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favis-Mortlock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005444" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003690" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05116567v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15918" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6278" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718058v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Creti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C. Meynier Pozzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tafasca" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552810v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hachgenei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534220v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572420v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606806v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388097v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572418v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558021v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Perotto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557941v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cr&#233;ti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558004v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bebon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guyard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Piard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867735v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612906v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612851v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868942v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572055v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608274v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606163v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605002v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571511v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088120v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andr&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507100v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/16ec87f0-b2db-42c6-bae5-8944c12f5d60" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593504v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OT1IFB" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593502v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/3D4DFW" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559823v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/EROSION_MODEL.2020" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609731v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robinet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559830v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ADV.CLA.13-14.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559828v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.LIM.CLA.12-14.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559826v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.HSS.CLA.11-14.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559824v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ERO.PRA.10-13.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554996v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792642v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Morel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111955v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05191855v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nord" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5541-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111953243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safdar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Eze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Deng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garc&#237;a-Feal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101656" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Uber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-9-123-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Michielin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-9-41-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02270-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heisterman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-6127-2018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10697" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WXL1J2R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan J. Teuling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A. Melsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.03.052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5XTVJ73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P&#233;rez-Gallego" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Latron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Catari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5LFBND-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusman Catari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2012/S-00106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Michaelides" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ibraim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1956" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZJRL0PP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Latron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Rubio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Muzylo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Llorens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/HYP.7613" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559747v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Delgado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W50KJ26V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lapetite" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1710" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85ZLW96H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00268400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tatard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wainwright" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favis-Mortlock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005444" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003690" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bebon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Piard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05116567v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15918" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6278" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Creti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C. Meynier Pozzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tafasca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hachgenei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572420v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606806v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571515v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578910v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cr&#233;ti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557941v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Perotto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guyard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867735v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612851v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868942v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609283v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608274v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605002v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571511v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571516v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088120v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507100v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/16ec87f0-b2db-42c6-bae5-8944c12f5d60" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593502v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/3D4DFW" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OT1IFB" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559823v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/EROSION_MODEL.2020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609731v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559830v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ADV.CLA.13-14.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559828v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.LIM.CLA.12-14.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.HSS.CLA.11-14.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559824v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ERO.PRA.10-13.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554996v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Morel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111955v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05191855v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>