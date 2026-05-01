--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -4148,239 +4148,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrology in a Mediterranean mountain environment -the Vallcebre research basins (northeastern Spain). II. Rainfall runoff relationships and runoff processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of soil type, meteorological forcing and slope gradient on the simulation of internal erosion processes at the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesc Gallart</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (13), pp.1766-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/HYP.7613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559790v1</w:t>
+                <w:t xml:space="preserve">insu-00564674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of soil type, meteorological forcing and slope gradient on the simulation of internal erosion processes at the local scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrology in a Mediterranean mountain environment -the Vallcebre research basins (northeastern Spain). II. Rainfall runoff relationships and runoff processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Latron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Esteves</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Gallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Red Books: Status and Perspectives of Hydrology in Small Basins, 336, pp.151-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00564674v1</w:t>
+                <w:t xml:space="preserve">hal-04559790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of land use change and rainfall seasonality on sediment export from an agricultural catchment of the northwestern European loess belt</w:t>
               </w:r>
@@ -4494,277 +4494,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations on flow hydraulics in a gauging station of a small stream with high suspended sediment load (Vallcebre, eastern Pyrenees)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the hydrological response of a Mediterranean medium-sized headwater basin subject to land cover change: The Cardener River basin (NE Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Latron</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Calder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Gallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 383, pp.125 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559799v1</w:t>
+                <w:t xml:space="preserve">hal-04559747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydrological response of a Mediterranean medium-sized headwater basin subject to land cover change: The Cardener River basin (NE Spain)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations on flow hydraulics in a gauging station of a small stream with high suspended sediment load (Vallcebre, eastern Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian Calder</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Gallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Red Books: Sediment Dynamics for a Changing Future, 337, pp.238-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04559747v1</w:t>
+                <w:t xml:space="preserve">hal-04559799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of particle density and inflow concentration of suspended sediment on bedload transport in rill flow</w:t>
               </w:r>
@@ -5458,51 +5458,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Pathways Through a Mediterranean Catchment -- Cross-Validation of a Distributed Hydrological Model with a Geochemical Mixing Model</w:t>
+                <w:t xml:space="preserve">Water Pathways Through a Mediterranean Catchment - Cross-Validation of a Distributed Hydrological Model with a Geochemical Mixing Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
@@ -8382,51 +8382,51 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle H2O'Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2026, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">, Mar 2026, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -12027,450 +12027,694 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation biogéochimique des eaux de surface : empreintes biogéochimiques et décomposition des débits aux exutoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setup of hydrological models on the Ratier and Claduègne catchments and comparison to geochemical mixing models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grandjouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport final, Livrable WP3-1, ANR CHYPSTER, INRAE. 2025, pp.39</w:t>
+              <w:t xml:space="preserve">Projet ANR CHYPSTER - Livrable WP4-2 et W4-3 - Rapport final, INRAE. 2026, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554996v1</w:t>
+                <w:t xml:space="preserve">hal-05589444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation des sources de contaminants dans des bassins versants d'usage mixte, approche intégrée - IDESOC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+                <w:t xml:space="preserve">Acquisition des données biogéochimiques des échantillons prélevés sur les bassins versants du Ratier et de la Claduègne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Masson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boubkraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport final, INRAE RiverLy; IGE – Institut des Géosciences de l’Environnement; Pacte, Laboratoire de sciences sociales - Grenoble (France); LEM - UMR 5557. 2024, 88 p</w:t>
+              <w:t xml:space="preserve">ANR CHYPSTER - Livrable WP2-2 - Rapport final,, INRAE. 2026, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733909v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et devenir des contaminants PHARMAceutiques dans les Bassins Versants agricoles. Le cas de la Claduègne (Ardèche). PHARMA-BV, Rapport final</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Morel</w:t>
+                <w:t xml:space="preserve">Caractérisation biogéochimique des eaux de surface : empreintes biogéochimiques et décomposition des débits aux exutoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grandjouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes (UGA); Institut des géosciences de l’environnement (IGE); Irstea; Cermosem. 2019</w:t>
+              <w:t xml:space="preserve">Rapport final, Livrable WP3-1, ANR CHYPSTER, INRAE. 2025, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-03792642v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification et caractérisation des sources de contaminants dans des bassins versants d'usage mixte, approche intégrée - IDESOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dusseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final, INRAE RiverLy; IGE – Institut des Géosciences de l’Environnement; Pacte, Laboratoire de sciences sociales - Grenoble (France); LEM - UMR 5557. 2024, 88 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine et devenir des contaminants PHARMAceutiques dans les Bassins Versants agricoles. Le cas de la Claduègne (Ardèche). PHARMA-BV, Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes (UGA); Institut des géosciences de l’environnement (IGE); Irstea; Cermosem. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12519,51 +12763,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12573,100 +12817,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à base physique des processus de l'érosion hydrique à l'échelle de la parcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00111955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12676,105 +12920,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts latéraux dans les bassins versants méditerranéens de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. Université Grenoble - Alpes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05191855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12842,51 +13086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC4465B8"/>
+    <w:nsid w:val="227C537E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13073,51 +13317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nord" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5541-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111953243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safdar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Eze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Deng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garc&#237;a-Feal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101656" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Uber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-9-123-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Michielin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-9-41-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02270-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heisterman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-6127-2018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10697" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WXL1J2R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan J. Teuling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A. Melsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.03.052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5XTVJ73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P&#233;rez-Gallego" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Latron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Catari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5LFBND-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusman Catari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2012/S-00106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Michaelides" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ibraim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1956" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZJRL0PP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Latron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Rubio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Muzylo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Llorens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/HYP.7613" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559747v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Delgado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W50KJ26V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lapetite" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1710" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85ZLW96H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00268400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tatard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wainwright" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favis-Mortlock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005444" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003690" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bebon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Piard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05116567v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15918" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6278" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Creti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C. Meynier Pozzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tafasca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hachgenei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572420v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606806v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571515v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578910v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cr&#233;ti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557941v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Perotto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guyard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867735v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612851v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868942v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609283v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608274v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605002v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571511v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571516v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088120v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507100v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/16ec87f0-b2db-42c6-bae5-8944c12f5d60" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593502v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/3D4DFW" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OT1IFB" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559823v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/EROSION_MODEL.2020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609731v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559830v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ADV.CLA.13-14.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559828v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.LIM.CLA.12-14.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.HSS.CLA.11-14.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559824v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ERO.PRA.10-13.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554996v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Morel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111955v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05191855v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nord" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5541-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111953243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safdar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Eze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Deng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garc&#237;a-Feal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101656" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Uber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-9-123-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Michielin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-9-41-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02270-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heisterman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-6127-2018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10697" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WXL1J2R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan J. Teuling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A. Melsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.03.052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5XTVJ73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P&#233;rez-Gallego" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Latron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Catari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5LFBND-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusman Catari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2012/S-00106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Michaelides" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ibraim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1956" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZJRL0PP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Latron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Rubio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Muzylo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/HYP.7613" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Llorens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Delgado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W50KJ26V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lapetite" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1710" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85ZLW96H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00268400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tatard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wainwright" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favis-Mortlock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005444" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003690" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bebon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Piard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05116567v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15918" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6278" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Creti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C. Meynier Pozzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tafasca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hachgenei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572420v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606806v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571515v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578910v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cr&#233;ti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557941v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Perotto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guyard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867735v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612851v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868942v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609283v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608274v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605002v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571511v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571516v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088120v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507100v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/16ec87f0-b2db-42c6-bae5-8944c12f5d60" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593502v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/3D4DFW" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OT1IFB" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559823v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/EROSION_MODEL.2020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609731v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559830v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ADV.CLA.13-14.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559828v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.LIM.CLA.12-14.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.HSS.CLA.11-14.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559824v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ERO.PRA.10-13.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589444v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589509v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792642v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Morel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111955v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05191855v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>