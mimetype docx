--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2427,299 +2427,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de débit en rivière par station radar hauteur / vitesse selon la méthode de la vitesse témoin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high space–time resolution dataset linking meteorological forcing and hydro-sedimentary response in a mesoscale Mediterranean catchment (Auzon) of the Ardèche region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thollet</w:t>
+                <w:t xml:space="preserve">Alexis Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Coz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017038⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.221 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-221-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738032v1</w:t>
+                <w:t xml:space="preserve">hal-01897114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high space–time resolution dataset linking meteorological forcing and hydro-sedimentary response in a mesoscale Mediterranean catchment (Auzon) of the Ardèche region, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+                <w:t xml:space="preserve">Mesure de débit en rivière par station radar hauteur / vitesse selon la méthode de la vitesse témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Berne</w:t>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Branger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">R. Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (1), pp.221 - 249. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.9-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-9-221-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01897114v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of model simplifications on soil erosion predictions: application of the GLUE methodology to a distributed event-based model at the hillslope scale</w:t>
               </w:r>
@@ -3506,290 +3506,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term studies of sediment dynamics in a small humid mountain Mediterranean basin with badlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of suspended sediment concentration measurement error in relation to particle size, using continuous sensors in a small mountain stream (Vallcebre catchments, Eastern Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Gallart</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gusman Catari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.05.028⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Geomorphologie, Supplementary Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (3), pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2012/S-00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559752v1</w:t>
+                <w:t xml:space="preserve">hal-04559774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of suspended sediment concentration measurement error in relation to particle size, using continuous sensors in a small mountain stream (Vallcebre catchments, Eastern Pyrenees)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short- and long-term studies of sediment dynamics in a small humid mountain Mediterranean basin with badlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pérez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Latron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Catari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Martínez-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Geomorphologie, Supplementary Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 196, pp.242 - 251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2012/S-00106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04559774v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards prediction of suspended sediment yield from peak discharge in small erodible mountainous catchments (0.45 - 22 km2) of France, Mexico and Spain</w:t>
               </w:r>
@@ -3894,281 +3894,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01221841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing sediment redistribution across a break in slope using rare earth elements</w:t>
+                <w:t xml:space="preserve">Hydrology in a Mediterranean mountain environment -the Vallcebre research basins (northeastern Spain). I. 20 years of investigation of hydrological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Michaelides</w:t>
+                <w:t xml:space="preserve">Jérôme Latron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Ibraim</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafael Poyatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Muzylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Red Books: Status and Perspectives of Hydrology in Small Basins, 336, pp.38-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00564017v1</w:t>
+                <w:t xml:space="preserve">hal-04559796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrology in a Mediterranean mountain environment -the Vallcebre research basins (northeastern Spain). I. 20 years of investigation of hydrological dynamics</w:t>
+                <w:t xml:space="preserve">Tracing sediment redistribution across a break in slope using rare earth elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Latron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Montserrat Soler</w:t>
+                <w:t xml:space="preserve">Katerina Michaelides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Poyatos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ioana Ibraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (5), pp.575-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559796v1</w:t>
+                <w:t xml:space="preserve">insu-00564017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of soil type, meteorological forcing and slope gradient on the simulation of internal erosion processes at the local scale</w:t>
               </w:r>
@@ -4245,51 +4245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrology in a Mediterranean mountain environment -the Vallcebre research basins (northeastern Spain). II. Rainfall runoff relationships and runoff processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,51 +4668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Gallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5178,1916 +5178,1916 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00385381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux de recherche en cours sur le bassin versant de la Claduègne : usages des sols, suivi de la qualité des eaux, modélisation hydrologique et projections climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining climate, land use and water use scenarios to project possible futures of a meso-scale Mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Coquery</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Inès Créti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion publique, projet ANR CHYPSTER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cermosem, PACTE, IGE, INRAE, Feb 2026, Mirabel (Ardèche), France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus, May 2026, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557424v1</w:t>
+                <w:t xml:space="preserve">hal-05624973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BathyLiDAR – mesure automatique de la topo-bathymétrie d’une rivière avec un LiDAR</w:t>
+                <w:t xml:space="preserve">Présentation des travaux de recherche en cours sur le bassin versant de la Claduègne : usages des sols, suivi de la qualité des eaux, modélisation hydrologique et projections climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bebon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dusseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Capteurs en Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Rennes (Campus de Beaulieu), France</w:t>
+              <w:t xml:space="preserve">Réunion publique, projet ANR CHYPSTER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cermosem, PACTE, IGE, INRAE, Feb 2026, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577580v1</w:t>
+                <w:t xml:space="preserve">hal-05557424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Pathways Through a Mediterranean Catchment - Cross-Validation of a Distributed Hydrological Model with a Geochemical Mixing Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">BathyLiDAR – mesure automatique de la topo-bathymétrie d’une rivière avec un LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Masson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR – TERENO international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Capteurs en Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578877v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of water transit traced by a distributed hydrological model using a geochemical end-member mixing approach</w:t>
+                <w:t xml:space="preserve">Water Pathways Through a Mediterranean Catchment - Cross-Validation of a Distributed Hydrological Model with a Geochemical Mixing Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd OZCAR – TERENO international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116567v1</w:t>
+                <w:t xml:space="preserve">hal-05578877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the contribution of groundwater to hydrosedimentary processes in two Mediterranean mountainous watersheds using the high frequency conductivity signal as a tracer of water origin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fischer</w:t>
+                <w:t xml:space="preserve">Validation of water transit traced by a distributed hydrological model using a geochemical end-member mixing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6278⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus, Apr 2025, Wien, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496640v1</w:t>
+                <w:t xml:space="preserve">hal-05116567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en transport-réactif de la géochimie des eaux dans quatre bassins versants de montagne en contexte carbonaté (IR OZCAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ackerer</w:t>
+                <w:t xml:space="preserve">Study of the contribution of groundwater to hydrosedimentary processes in two Mediterranean mountainous watersheds using the high frequency conductivity signal as a tracer of water origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718058v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire le lien entre l'occupation des sols et l'évolution des rivières : présentation de travaux de recherche sur le bassin versant du Ratier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grandjouan</w:t>
+                <w:t xml:space="preserve">Modélisation en transport-réactif de la géochimie des eaux dans quatre bassins versants de montagne en contexte carbonaté (IR OZCAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée publique de restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, RiverLy, Jun 2024, Pollionnay, France. 13 p</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733933v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des usages et pratiques en zone rurale : enquêtes de terrain, suivis de qualité des eaux et modélisation hydrologique pour prédire l'évolution de la ressource en eau en Ardèche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Faire le lien entre l'occupation des sols et l'évolution des rivières : présentation de travaux de recherche sur le bassin versant du Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Creti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien C. Meynier Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grandjouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée publique de restitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PACTE - Cermosem, Nov 2023, Mirabel (Ardèche), France. 14 p</w:t>
+              <w:t xml:space="preserve">, INRAE, RiverLy, Jun 2024, Pollionnay, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733961v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Diagnostic des usages et pratiques en zone rurale : enquêtes de terrain, suivis de qualité des eaux et modélisation hydrologique pour prédire l'évolution de la ressource en eau en Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée publique de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACTE - Cermosem, Nov 2023, Mirabel (Ardèche), France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752134v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousseynou Ka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412247v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412242v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of flow velocity measurements to estimate flow discharge time series in a rough stream of a headwater catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608482v1</w:t>
+                <w:t xml:space="preserve">hal-03412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth's skin observatories.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">A combination of flow velocity measurements to estimate flow discharge time series in a rough stream of a headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tafasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vienne, Austria. pp.16267</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552810v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the distributed hydrologic response of the Claduègne catchment (Ardèche) using dense networks of rain and water level gauges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth's skin observatories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hachgenei</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO International Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienne, Austria. pp.16267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608291v1</w:t>
+                <w:t xml:space="preserve">hal-03552810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR: the French network of Critical Zone Observatories: principles and scientific objectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the distributed hydrologic response of the Claduègne catchment (Ardèche) using dense networks of rain and water level gauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-5410-4</w:t>
+              <w:t xml:space="preserve">TERENO International Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01534220v1</w:t>
+                <w:t xml:space="preserve">hal-02608291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert multi-particulaire par ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7115,73 +7115,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e école EGRIN "Ecoulements Gravitaires et RIsques Naturels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RBV : réseau des bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7210,303 +7210,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">réunion de lancement de l’infrastructure de recherche OZCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoires de la Zone Critique : Applications et Recherche, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an observation strategy for characterizing the hydro-meteo-sediment fluxes in a flash flood prone catchment of the OHMCV Critical Zone Observatory</w:t>
+                <w:t xml:space="preserve">OZCAR: the French network of Critical Zone Observatories: principles and scientific objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critcal Zone Observatories) joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.21</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-5410-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606806v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme interdisciplinaire CRITEX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Designing an observation strategy for characterizing the hydro-meteo-sediment fluxes in a flash flood prone catchment of the OHMCV Critical Zone Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.135</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critcal Zone Observatories) joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388097v1</w:t>
+                <w:t xml:space="preserve">hal-02606806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RBV : réseau des bassins versants</w:t>
               </w:r>
@@ -7568,720 +7572,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in flash floods understanding and modelling derived from the FloodScale project in south-east France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme interdisciplinaire CRITEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, Innovation, Implementation, Integration (FLOODrisk 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425992v1</w:t>
+                <w:t xml:space="preserve">insu-01388097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device to measure the settling properties of suspended particles : instrumental development and first applications during runoff events in small watersheds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coulaud</w:t>
+                <w:t xml:space="preserve">Advances in flash floods understanding and modelling derived from the FloodScale project in south-east France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, Innovation, Implementation, Integration (FLOODrisk 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.04005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160704005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709100v1</w:t>
+                <w:t xml:space="preserve">hal-01425992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RBV: Réseau des Bassins Versants, a French resource for the exploration of the Critical Zone</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new device to measure the settling properties of suspended particles : instrumental development and first applications during runoff events in small watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Critical Zone Observatories Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Critical Zone Observatories, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571515v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of erosion and sediment export from an agricultural catchment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RBV: Réseau des Bassins Versants, a French resource for the exploration of the Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4697</w:t>
+              <w:t xml:space="preserve">International Critical Zone Observatories Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Critical Zone Observatories, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533834v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of runoff and erosion risk in a cultivated catchment of the loess belt: temporal patterns of rainfall and evolution of soil surface state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of erosion and sediment export from an agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Researc Abstacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. 2 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197771v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporal dynamics of runoff and erosion risk in a cultivated catchment of the loess belt: temporal patterns of rainfall and evolution of soil surface state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Researc Abstacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développements méthodologiques à l'échelle de temps pluri-journalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e rencontres de l’AUGC - 25e Rencontres Universitaires de Génie Civil Conception et vie des ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02659509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8291,91 +8416,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologie sous changement du climat et des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Créti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8394,113 +8519,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle H2O'Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologie de la Claduègne sous changement du climat et des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Créti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8519,113 +8644,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion publique, projet ANR CHYPSTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et transfert des contaminants organiques sur le bassin de la Claduègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Perotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,73 +8769,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion publique, projet ANR CHYPSTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOTSPOT : Compréhension des hotspots de connectivité hydrologique dans les petits bassins de tête sous climat méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8719,853 +8844,853 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion publique, projet ANR CHYPSTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of innovative tools and methods for monitoring flow discharge in small rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR-TERENO conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'un modèle hydrologique distribué basé sur les processus à un bassin versant rural méditerranéen en intégrant l'activité humaine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMSC 2024 : Journées de Modélisation des Surfaces Continentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867735v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application d'un modèle hydrologique distribué basé sur les processus à un bassin versant rural méditerranéen en intégrant l'activité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Creti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
+              <w:t xml:space="preserve">JMSC 2024 : Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650720v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station hydrométrique : un radar de vitesse de surface low-tech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helène Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers Expérimentation et Instrumentation AEI-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation des sources de contaminants dans des bassins versants d’usage mixte - approche intégrée IDESOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9597,337 +9722,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique Rivières Cévenoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which hydrological signatures of intermittence of rivers and streams in order to identify causes and ecological impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the distributed hydrologic response of the Claduègne catchment (Ardèche), prone to flash floods, using dense networks of rain and water level gauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9942,73 +10067,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth’s skin observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10030,124 +10155,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: The French Critical Zone initiative: connecting the Earth's skin observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10155,275 +10280,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de débit en rivière par station radar hauteur / vitesse selon la méthode de la vitesse témoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF Hydrométrie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water level and response time of rivers during flash floods derived from a nested network in the Claduègne Mediterranean catchment (43 km2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonzalez Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10442,113 +10567,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RBV metadata catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10563,375 +10688,375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Zone science: a new scientific paradigm?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The RBV metadata catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571516v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RBV metadata catalog</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Critical Zone science: a new scientific paradigm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571513v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Zone Science: a new scientific paradigm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.PA13A-3897, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01088120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10941,122 +11066,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamflow monitoring at high temporal resolution based on non-contact instruments in the Galabre river (Southern pre-Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57932/16ec87f0-b2db-42c6-bae5-8944c12f5d60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream concentrations of micropollutants in the Claduègne, Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11098,92 +11223,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/3D4DFW⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transit time tracing model using wetness adaptive StorAge Selection functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11225,217 +11350,217 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/OT1IFB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boubkraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Infrastructure de Recherche OZCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeled contributions of sediment sources to total suspended sediment flux in two mesoscale catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Uber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11460,590 +11585,590 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17178/EROSION_MODEL.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et devenir des contaminants PHARMAceutiques dans les Bassins Versants agricoles. Le cas de la Claduègne (Ardèche). PHARMA-BV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire de restitution du projet ANR FloodScale : Observation et modélisation hydro-météorologique multi-échelle pour la compréhension et la simulation des crues éclairs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.21 : 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Doppler Velocimeter IQ Plus, Claduègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17178/OHMCV.ADV.CLA.13-14.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">limnimeter network, Gazel and Claduègne catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17178/OHMCV.LIM.CLA.12-14.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazel and Claduègne hydro-sedimentary stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17178/OHMCV.HSS.CLA.11-14.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff and erosion plots, Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17178/OHMCV.ERO.PRA.10-13.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12053,688 +12178,688 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setup of hydrological models on the Ratier and Claduègne catchments and comparison to geochemical mixing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grandjouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet ANR CHYPSTER - Livrable WP4-2 et W4-3 - Rapport final, INRAE. 2026, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition des données biogéochimiques des échantillons prélevés sur les bassins versants du Ratier et de la Claduègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boubkraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR CHYPSTER - Livrable WP2-2 - Rapport final,, INRAE. 2026, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-05589509v1</w:t>
+                <w:t xml:space="preserve">hal-05589509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation biogéochimique des eaux de surface : empreintes biogéochimiques et décomposition des débits aux exutoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Hachgenei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grandjouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport final, Livrable WP3-1, ANR CHYPSTER, INRAE. 2025, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation des sources de contaminants dans des bassins versants d'usage mixte, approche intégrée - IDESOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final, INRAE RiverLy; IGE – Institut des Géosciences de l’Environnement; Pacte, Laboratoire de sciences sociales - Grenoble (France); LEM - UMR 5557. 2024, 88 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et devenir des contaminants PHARMAceutiques dans les Bassins Versants agricoles. Le cas de la Claduègne (Ardèche). PHARMA-BV, Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes (UGA); Institut des géosciences de l’environnement (IGE); Irstea; Cermosem. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03792642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12763,51 +12888,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12817,100 +12942,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à base physique des processus de l'érosion hydrique à l'échelle de la parcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00111955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12920,105 +13045,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts latéraux dans les bassins versants méditerranéens de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. Université Grenoble - Alpes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05191855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId336"/>
+      <w:footerReference w:type="default" r:id="rId337"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13086,51 +13211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="227C537E"/>
+    <w:nsid w:val="3F0535D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13317,51 +13442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nord" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5541-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111953243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safdar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Eze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Deng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garc&#237;a-Feal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101656" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Uber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-9-123-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Michielin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-9-41-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02270-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heisterman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-6127-2018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10697" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WXL1J2R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan J. Teuling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A. Melsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.03.052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5XTVJ73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P&#233;rez-Gallego" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Latron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Catari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5LFBND-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusman Catari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2012/S-00106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Michaelides" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ibraim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1956" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZJRL0PP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Latron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Rubio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Muzylo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/HYP.7613" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Llorens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Delgado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W50KJ26V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lapetite" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1710" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85ZLW96H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00268400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tatard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wainwright" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favis-Mortlock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005444" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003690" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bebon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Piard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05116567v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15918" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6278" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Creti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C. Meynier Pozzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tafasca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hachgenei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572420v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606806v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571515v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578910v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cr&#233;ti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557941v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558021v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Perotto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guyard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867735v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612851v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868942v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609283v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608274v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605002v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571511v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571516v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088120v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507100v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/16ec87f0-b2db-42c6-bae5-8944c12f5d60" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593502v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/3D4DFW" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OT1IFB" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559823v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/EROSION_MODEL.2020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609731v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559830v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ADV.CLA.13-14.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559828v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.LIM.CLA.12-14.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.HSS.CLA.11-14.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559824v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ERO.PRA.10-13.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589444v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589509v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792642v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Morel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111955v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05191855v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-nord" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5541-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111953243" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safdar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masihullah Hasanyar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Eze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Deng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garc&#237;a-Feal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101656" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Uber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-9-123-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Freche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Michielin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-9-41-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02270-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heisterman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-6127-2018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10697" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WXL1J2R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan J. Teuling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A. Melsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.03.052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Soler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Reid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5XTVJ73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusman Catari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2012/S-00106" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N P&#233;rez-Gallego" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Latron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Catari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.05.028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5LFBND-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Latron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Rubio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Muzylo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Michaelides" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ibraim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1956" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZJRL0PP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/HYP.7613" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Llorens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Delgado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W50KJ26V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lapetite" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1710" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85ZLW96H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00268400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tatard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wainwright" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Favis-Mortlock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005444" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003690" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05624973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cr&#233;ti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bebon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Piard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Petit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05116567v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15918" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496640v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6278" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718058v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733933v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Creti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C. Meynier Pozzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tafasca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608291v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hachgenei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606806v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571515v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578910v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557941v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558021v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Perotto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293488v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guyard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612851v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608274v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606163v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605002v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571511v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571516v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507100v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/16ec87f0-b2db-42c6-bae5-8944c12f5d60" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593502v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/3D4DFW" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593504v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/OT1IFB" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559823v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/EROSION_MODEL.2020" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609731v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robinet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559830v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ADV.CLA.13-14.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.LIM.CLA.12-14.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559826v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.HSS.CLA.11-14.1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559824v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17178/OHMCV.ERO.PRA.10-13.1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589444v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589509v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792642v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Morel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111955v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05191855v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>