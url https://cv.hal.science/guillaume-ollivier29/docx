--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Ollivier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE, Ecodéveloppement, Ingénieur d'Etudes en Socio-Informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-ollivier29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4619-7967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204297702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of farmers in short food supply chains: systematic literature review and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0314175. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0314175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring pathways to sustainable agriculture: Understanding institutional lock-in in Tunisia through analysis of stakeholders’ discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mhadhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoléone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-025-00248-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The framings of the coexistence of agrifood models: a computational analysis of French media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-023-10531-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to conduct a scoping review of literature in the humanities and social sciences? Application to free labour in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162 (1), pp.212-242. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063241236069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology as a new frame of reference for French agricultural policy? Insights from a lexicometric analysis of policy documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charrieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (3), pp.386-414. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2419953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the diversity of visions of ecologization in research and in support to agroecological transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (9), pp.1405-1427. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2023.2246395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proximité à distance. Comment les agri-youtubeurs communiquent sur leurs pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (231), pp.225-257. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.231.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots and transformations of work in farm: a systematic review of the literature and a research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00796-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinarity in agroecology: practices and perspectives in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (4), pp.523-550. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2020.1842285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ecological research on human-dominated ecosystems incorporates agricultural and forestry practices: A literature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.1143-1157. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-021-01664-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances et controverses dans la mise en politique de l’agroécologie au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Niederle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2019015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’agroécologie. Les politiques de recherche de deux instituts agronomiques publics français et brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana de Abreu Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.20-38. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2019017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalizing agroecology in France: social circulation changes the meaning of an idea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (5), 30 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10051380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European networks of research, education and training stakeholders in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Agriculture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.537-552. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opag-2018-0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09952-230205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the progress and needs of taxonomy since the Convention on Biological Diversity: going beyond the rate of species description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Systematic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (4), pp.326-336. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SB16017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional entrepeneurship and techniques of inclusiveness in the creation of the intergovernmental platform on biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-08644-210411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everybody on board? New insights into Boundary Organizations from the construction process of the IPBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche systémique et pragmatique de la transition écologique des systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pour une sociologie de la transition écologique, 58, pp.95-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche systémique non réductionniste de la transition écologique des systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.95-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the origins and development of biodiversity offsetting in academic research and its implications for conservation: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleone Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.492--503. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel de cientistas e de lideranças do movimento social na construção da agroecologia no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Agroecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques paradigmatiques des agricultures écologisées dans les communautés scientifiques internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.166-181. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être systématicien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumoulin Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, 2 (2), pp.365 - 410. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.019.0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la notoriété touristique communale : contribution méthodologique à l’aide de l’analyse textuelle de guides touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en sciences sociales de grandes expéditions naturalistes contemporaines françaises,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumoulin Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, section Terrains/Regards, http://vertigo.revues.org/10618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio, fausse promesses et vrai marketing: Gil Rivière-Wekstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Water Framework Directive: How ecological assumptions frame technical and social change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of knowledge and research in facilitating social learning among stakeholders in natural resources management in the french atlantic coastal wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (6), pp.537-550. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2007.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction locale d'un nouveau référentiel sur la multifonctionnalité de l'agriculture : le cas de la Charente-Maritime et de la Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité entre science et politique. La formation d'une institution internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Petra, 302 p., 2017, Pragmatismes, 978-2-847431-69-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Para uma historia da agroecologia na Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brandenburg, Alfio – Lamine, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transição agroecolocologica dos sistemas alimentares territoriais no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITORA CRV, pp.53-71, 2023, 978-65-251-5655-2. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24824/978652515655.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art de produire des connaissances valides en situation de singularités fortes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.157-172, 2022, 9782813003560. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie mise en texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.17-58, 2022, Etudes des sciences et Histoire des techniques, 9782813003560. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux pratiques d’écologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.61-78, 2022, 978-2-81300-356-0. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie contemporaine en Europe : diversité des conceptions et des dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition agroécologique. Quelles perspectives en France et ailleurs dans le monde ? Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, Académie d'Agriculture de France, 2021, 978-2-35671-620-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’agroécologie en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition agroécologique. Quelles perspectives en France et ailleurs dans le monde ? - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des MINES, 2021, 978-2-35671-620-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo cientométrico dos Congressos Brasileiros de Agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controvérsias e relações entre agricultura orgânica e agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La agroecología en Francia: la institucionalización de utopías</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La agroecología en Argentina y en Francia. Miradas cruzadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTA Ediciones, 147 p., 2014, Recursos, 978-987-521-501-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances sociales de l'AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers des agricultures à hautes performances. Volume 1. Analyse des performances de l’agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGSP, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372 p., 2013, 978-2-7380-1338-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie en France : l’institutionnalisation d’utopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agroécologie en Argentine et en France : Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HARMATTAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 251 p., 2012, Sociologies et environnement, 978-2-336-00521-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des discours dans la Political Ecology : le cas de la convention sur la diversité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro Larranaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, discours et pouvoir. L'approche political ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-110, 2012, Update Sciences and Technologies, 978-2-7592-1818-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation agricole de 2024: l’environnement comme catalyseur des revendications ou effet de cadrage médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Contester les transitions écologiques: critiques et oppositions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardona, Aurélie; Tuscano, Martina, Mar 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the current state of green farming? Logics of diversification and implications for transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2024, Lausanne (Suisse), Switzerland. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages des médias sociaux pour accompagner le développement de pratiques agroécologiques ? Enquête en Vaucluse et Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA d'Angers, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organics and agroecology scale up together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOAM, Nov 2024, Kaashiung City, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des agriculteurs en circuit court : une revue systématique de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Food And Farming Scaling: A Search Strategy To Identify Relevant Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021, Science Forum: 6th ISOFAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique des politiques publiques françaises agroécologiques : production d'un nouveau référentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charrieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de recherche en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; CIRAD; SFER, Dec 2021, Castanet-Tolosan, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the structuration of topical communities in Agroforestry research. A scientometric overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances agroécologiques en collectif de singularités fortes. Cas d'un groupe de maraichers diversifiés provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de la Priorité SAD Agroécologie En Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European networks of research, education and training stakeholders in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions, interests and institutions: exploring the circulation of ‘agroecology’ knowledge in FAO’s global dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Meeting of the Science and Democracy Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatist Account on the Formative Years of the IPBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cornell University, Science and Technology Studies Department, Jul 2017, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'agroécologie en France. La recherche comme acteur déterminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congresso paranaense de agroecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Maringa, Brésil. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative agricultures in academia: is justice a cleaving issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. World Congress on Rural Sociology "Sustainable and Just Rural Transitions: Connections and Complexities".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rural Sociology Association (IRSA). Harrisburg, USA., 2016, Toronto, Canada. 10 p., </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4827.4165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological roots and routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Regional Symposium on Agroecology for Sustainable Agriculture and Food Systems in Europe and Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Budapest, Hungary. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l’agroécologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Séminaire France-Brésil sur l'agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet d’observatoire sociologique des transitions agroécologiques autour du programme « Mobilisation collective pour l’agroécologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’agroécologie en France et au Brésil : entre réseaux scientifiques, mouvements sociaux et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sociologiques sur la transition agroécologique. Pour un pluralisme théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition agroécologique de l’agriculture : concepts et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Transition Socio-Technique : un courant théorique dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliser les approches par les transitions dans la recherche sur les changements agricoles et alimentaires : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sète, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de l'IPBES : un exercice de diplomatie de la biodiversité à l'interface science-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatisme et conflictualité : la critique des pouvoirs en régime de controverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 15 p., </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2317.8240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organic research and development: lessons from an interdisciplinary group from France (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ISOFAR Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Organic Agriculture Research (ISOFAR). Trenthorst, INT., Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information needs and thematic priorities of the organic food and farming sector In France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ISOFAR Scientific Conference. ‘Building Organic Bridges’, at the Organic World Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que représentent les représentants aux conférences préliminaires à l’établissement de l’IPBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertiser la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Chichilianne, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transitions in scientific research programs in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana de Abreu Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of agroecology in the new dynamics within the agricultural world in Brazil and in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir des travaux sur l’AB dans un institut de recherche (INRA) : enseignements d'un collectif interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transversalités de l’agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic and citation structure dynamics of Organic Food & Farming research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Gyeonggi Paldang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie en France : émergence, acceptions et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques. Partenariat entre l'enseignement technique, l'enseignement supérieur et la recherche. Agro-écologie, de quoi parle-t'on?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des agricultures écologisées dans les communautés scientifiques internationales : une rupture paradigmatique à rebondissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des politiques publiques et des pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, L'Isle sur Sorgues, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie : reconfiguration technologique et gouvernement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumoulin Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie en France : une notion émergente entre radicalité utopique et verdissement des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actividad agropecuaria y desarrollo sustentable: que nuevos paradigmas para una agricultura “agroecologica”?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Buenos Aires, Argentine. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et potentiels d’analyse de corpus textuels issus d’un dispositif de veille en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT devAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between organic farming and agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar de Abreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Gyeonggi Paldang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie : qu’y a-t-il derrière le buzz ? L’apport d’une lecture scientométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, sciences et environnement : l’agriculture entre modernisation et écologisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociologie des usages des outils de la sociologie ? Exploration du côté des logiciels d'analyse textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Avignon, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientometric mapping of agroecology: Looking for a legend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Exploratory Workshop: "The potential of agroecology to contribute to ecological transitions in agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Arlon, Belgium. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama critique des analyses textuelles informatisées en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CorText de l'IFRIS (Institut francilien Recherche Innovation Société); Formation aux outils d'analyse textuelle et de visualisation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Marne la Vallée, France. 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plate-forme d'appui méthodologique en analyse des données sociologiques et textuelles (AMAnDes.txt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MONA-INRA UR1217</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Ivry, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientometric and textual analysis explorations of alternative agricultures in the international scientific arena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Congress of the European Society for Rural Sociology (ESRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Vaasa, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biodiversity from global to local : the ‘ecosystem approach’ at the Convention on Biological Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro-Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity sciences and policies since Darwin; Savoirs et pouvoirs de la biodiversité de Darwin à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'analyse textuelle informatisée à l'exploration bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité d'Écodéveloppement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation-plateforme AMANDE.TXT INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Avignon, France. 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à l’analyse des rapports entre science et politique. Le cas de l’approche par écosystème dans la convention sur la diversité biologique. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CorText de l'IFRIS (Institut francilien Recherche Innovation Société); Formation aux outils d'analyse textuelle et de visualisation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Marne la Vallée, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones difficiles et notoriété touristique. L'apport de l'analyse textuelle dans la construction d'indicateurs numériques décrivant des processus spatiaux. Le cas de la notoriété touristique des communes corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sociétés en transition et développement local en zones difficiles DELZOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Medenine, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity indicators: literature review and applications at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy's rebirth triggered by the international biodiversity policies : An historical and anthropological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Society and Resource Management. People and Place: Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Burlington, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-développement, contexte d'usages et plateforme d'outils d'analyse de corpus en SHS: retours d'expérience. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et connaissances à l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Jouy en Josas, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une plateforme d'appui méthodologique en analyse des données textuelles et sociologiques au sein de l'INRA : dispositif et problèmes posés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et méthodes pour l'analyse des dossiers complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France. 50 Diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International environmental policy making process to develop management principles: The Ecosystem Approach of the Convention on Biological Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Society and Resource Management. People and Place: Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Burlington, United States. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et objets : la diversité des scènes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIVA: Action publique, Agriculture et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Rennes, France. 16 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des textes aux interactions : la biodiversité comme énoncé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIVA Action Publique, Agriculture et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Rennes, France. 4 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction locale d'un nouveau référentiel sur la multifonctionnalité de l'agriculture : le cas de la Charente-Maritime et de la Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers regards sur la multifonctionnalité de l'agriculture au travers de la mise en place des CTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin de transition pour atteindre le scénario « La Bio sur toutes les tables » à l'horizon 2040 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Sautereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ITAB. 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmission Sud » : État des lieux et enjeux de transmission agricole en région Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Richard-Frève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur l’Agroforesterie sur la période 1956-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - groupe filière Agroforesteries. 2024, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’installation en agriculture. Enquête en Région Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Richard-Frève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORE Organic - 15 years of joint research for organic food and farming systems. CORE Organic 15-year activity report (2004-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capolino Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trkulja Ivana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] Eranet CORE Organic. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés scientifiques de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les capacités de la taxonomie: une pratique révélatrice de son inscription scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2014, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biodiversité diplomatique ? Sociologie de l’institutionnalisation de l’IPBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Biodiversité en textes: figures de l'institutionnalisation d'un domaine de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inconnu. 2013, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expébiodiv. Étude pluridisciplinaire des grandes expéditions naturalistes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 et Contrats Territoriaux d'Exploitation : analyse de deux modes de construction d'une problématique agriculture-conservation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] SRP-06 A/2002, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical understanding of the Water Framework Directive. Questioning its potential to enable sustainable management of water. SLIM (Social Learning for the Integrated Management and sustainable use of water at catchment scale). Case study monograph 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EVKI-CT-2000-00064-SLIM, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles agricoles : Une dégradation du débat public à travers les médias (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une requête lexicale pour capter les publications relatives à l’agriculture biologique dans ProdINRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProjBase: analyser les dynamiques de recherches dans les formes projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of farmers marketing via Short Food Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de Nvivo, logiciel d'analyse de données qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. UMR Agrononomie, Saclay, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse qualitative avec Nvivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à Nvivo 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en Agriculture Biologique : analyse des besoins, des pratiques et propositions d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daspres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Ollivier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE, Ecodéveloppement, Ingénieur d'Etudes en Socio-Informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-ollivier29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4619-7967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204297702</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of farmers in short food supply chains: systematic literature review and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (6), pp.e0314175. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0314175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring pathways to sustainable agriculture: Understanding institutional lock-in in Tunisia through analysis of stakeholders’ discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mhadhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoléone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-025-00248-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The framings of the coexistence of agrifood models: a computational analysis of French media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-023-10531-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to conduct a scoping review of literature in the humanities and social sciences? Application to free labour in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barisaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162 (1), pp.212-242. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063241236069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology as a new frame of reference for French agricultural policy? Insights from a lexicometric analysis of policy documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charrieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (3), pp.386-414. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2419953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the diversity of visions of ecologization in research and in support to agroecological transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (9), pp.1405-1427. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2023.2246395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proximité à distance. Comment les agri-youtubeurs communiquent sur leurs pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/1 (231), pp.225-257. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.231.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots and transformations of work in farm: a systematic review of the literature and a research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00796-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinarity in agroecology: practices and perspectives in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (4), pp.523-550. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2020.1842285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ecological research on human-dominated ecosystems incorporates agricultural and forestry practices: A literature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.1143-1157. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-021-01664-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances et controverses dans la mise en politique de l’agroécologie au Brésil et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Niederle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2019015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’agroécologie. Les politiques de recherche de deux instituts agronomiques publics français et brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana de Abreu Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.20-38. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2019017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalizing agroecology in France: social circulation changes the meaning of an idea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (5), 30 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10051380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European networks of research, education and training stakeholders in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Agriculture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.537-552. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opag-2018-0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09952-230205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the progress and needs of taxonomy since the Convention on Biological Diversity: going beyond the rate of species description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Systematic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (4), pp.326-336. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/SB16017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everybody on board? New insights into Boundary Organizations from the construction process of the IPBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional entrepeneurship and techniques of inclusiveness in the creation of the intergovernmental platform on biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-08644-210411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche systémique et pragmatique de la transition écologique des systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pour une sociologie de la transition écologique, 58, pp.95-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche systémique non réductionniste de la transition écologique des systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.95-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the origins and development of biodiversity offsetting in academic research and its implications for conservation: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleone Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.492--503. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel de cientistas e de lideranças do movimento social na construção da agroecologia no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Agroecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques paradigmatiques des agricultures écologisées dans les communautés scientifiques internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.166-181. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être systématicien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumoulin Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, 2 (2), pp.365 - 410. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.019.0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la notoriété touristique communale : contribution méthodologique à l’aide de l’analyse textuelle de guides touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relações entre agricultura orgânica e agroecologia: desafios atuais em torno dos princípios da agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en sciences sociales de grandes expéditions naturalistes contemporaines françaises,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumoulin Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, section Terrains/Regards, http://vertigo.revues.org/10618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio, fausse promesses et vrai marketing: Gil Rivière-Wekstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Water Framework Directive: How ecological assumptions frame technical and social change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of knowledge and research in facilitating social learning among stakeholders in natural resources management in the french atlantic coastal wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (6), pp.537-550. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2007.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction locale d'un nouveau référentiel sur la multifonctionnalité de l'agriculture : le cas de la Charente-Maritime et de la Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité entre science et politique. La formation d'une institution internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Petra, 302 p., 2017, Pragmatismes, 978-2-847431-69-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Para uma historia da agroecologia na Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brandenburg, Alfio – Lamine, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transição agroecolocologica dos sistemas alimentares territoriais no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDITORA CRV, pp.53-71, 2023, 978-65-251-5655-2. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24824/978652515655.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art de produire des connaissances valides en situation de singularités fortes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.157-172, 2022, 9782813003560. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie mise en texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.17-58, 2022, Etudes des sciences et Histoire des techniques, 9782813003560. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens aux pratiques d’écologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs agricoles dans la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.61-78, 2022, 978-2-81300-356-0. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie contemporaine en Europe : diversité des conceptions et des dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition agroécologique. Quelles perspectives en France et ailleurs dans le monde ? Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, Académie d'Agriculture de France, 2021, 978-2-35671-620-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’agroécologie en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition agroécologique. Quelles perspectives en France et ailleurs dans le monde ? - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des MINES, 2021, 978-2-35671-620-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo cientométrico dos Congressos Brasileiros de Agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cleofas Faggion de Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controvérsias e relações entre agricultura orgânica e agroecologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes de agroecologias : experiênçias no Brasil e na França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kairós edições, 248 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La agroecología en Francia: la institucionalización de utopías</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La agroecología en Argentina y en Francia. Miradas cruzadas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTA Ediciones, 147 p., 2014, Recursos, 978-987-521-501-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances sociales de l'AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers des agricultures à hautes performances. Volume 1. Analyse des performances de l’agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGSP, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372 p., 2013, 978-2-7380-1338-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie en France : l’institutionnalisation d’utopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agroécologie en Argentine et en France : Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HARMATTAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 251 p., 2012, Sociologies et environnement, 978-2-336-00521-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des discours dans la Political Ecology : le cas de la convention sur la diversité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro Larranaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, discours et pouvoir. L'approche political ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-110, 2012, Update Sciences and Technologies, 978-2-7592-1818-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le webscraping, intérêts scientifiques et contraintes opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QualiNous - Webscraping : L'art de collecter des données à caractère personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, DipSO, QualiNous, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation agricole de 2024: l’environnement comme catalyseur des revendications ou effet de cadrage médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Contester les transitions écologiques: critiques et oppositions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardona, Aurélie; Tuscano, Martina, Mar 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the current state of green farming? Logics of diversification and implications for transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Oct 2024, Lausanne (Suisse), Switzerland. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages des médias sociaux pour accompagner le développement de pratiques agroécologiques ? Enquête en Vaucluse et Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA d'Angers, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organics and agroecology scale up together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOAM, Nov 2024, Kaashiung City, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des agriculteurs en circuit court : une revue systématique de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Food And Farming Scaling: A Search Strategy To Identify Relevant Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic World Congress 2021, Science Forum: 6th ISOFAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse lexicométrique des politiques publiques françaises agroécologiques : production d'un nouveau référentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Charrieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de recherche en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; CIRAD; SFER, Dec 2021, Castanet-Tolosan, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the structuration of topical communities in Agroforestry research. A scientometric overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances agroécologiques en collectif de singularités fortes. Cas d'un groupe de maraichers diversifiés provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de la Priorité SAD Agroécologie En Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European networks of research, education and training stakeholders in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions, interests and institutions: exploring the circulation of ‘agroecology’ knowledge in FAO’s global dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Meeting of the Science and Democracy Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatist Account on the Formative Years of the IPBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cornell University, Science and Technology Studies Department, Jul 2017, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de l'agroécologie en France. La recherche comme acteur déterminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congresso paranaense de agroecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Maringa, Brésil. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative agricultures in academia: is justice a cleaving issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. World Congress on Rural Sociology "Sustainable and Just Rural Transitions: Connections and Complexities".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rural Sociology Association (IRSA). Harrisburg, USA., 2016, Toronto, Canada. 10 p., </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4827.4165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological roots and routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Regional Symposium on Agroecology for Sustainable Agriculture and Food Systems in Europe and Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Budapest, Hungary. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l’agroécologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Séminaire France-Brésil sur l'agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet d’observatoire sociologique des transitions agroécologiques autour du programme « Mobilisation collective pour l’agroécologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’agroécologie en France et au Brésil : entre réseaux scientifiques, mouvements sociaux et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sociologiques sur la transition agroécologique. Pour un pluralisme théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition agroécologique de l’agriculture : concepts et actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Transition Socio-Technique : un courant théorique dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliser les approches par les transitions dans la recherche sur les changements agricoles et alimentaires : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sète, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de l'IPBES : un exercice de diplomatie de la biodiversité à l'interface science-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian F. Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatisme et conflictualité : la critique des pouvoirs en régime de controverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 15 p., </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2317.8240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organic research and development: lessons from an interdisciplinary group from France (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ISOFAR Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Organic Agriculture Research (ISOFAR). Trenthorst, INT., Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information needs and thematic priorities of the organic food and farming sector In France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ISOFAR Scientific Conference. ‘Building Organic Bridges’, at the Organic World Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que représentent les représentants aux conférences préliminaires à l’établissement de l’IPBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertiser la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Chichilianne, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transitions in scientific research programs in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana de Abreu Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of agroecology in the new dynamics within the agricultural world in Brazil and in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar Santiago de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir des travaux sur l’AB dans un institut de recherche (INRA) : enseignements d'un collectif interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transversalités de l’agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des agricultures écologisées dans les communautés scientifiques internationales : une rupture paradigmatique à rebondissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologisation des politiques publiques et des pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, L'Isle sur Sorgues, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie en France : émergence, acceptions et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques. Partenariat entre l'enseignement technique, l'enseignement supérieur et la recherche. Agro-écologie, de quoi parle-t'on?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic and citation structure dynamics of Organic Food & Farming research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Gyeonggi Paldang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxonomie : reconfiguration technologique et gouvernement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumoulin Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie en France : une notion émergente entre radicalité utopique et verdissement des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actividad agropecuaria y desarrollo sustentable: que nuevos paradigmas para una agricultura “agroecologica”?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Buenos Aires, Argentine. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et potentiels d’analyse de corpus textuels issus d’un dispositif de veille en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT devAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between organic farming and agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimar de Abreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Gyeonggi Paldang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie : qu’y a-t-il derrière le buzz ? L’apport d’une lecture scientométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, sciences et environnement : l’agriculture entre modernisation et écologisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociologie des usages des outils de la sociologie ? Exploration du côté des logiciels d'analyse textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Avignon, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientometric mapping of agroecology: Looking for a legend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Exploratory Workshop: "The potential of agroecology to contribute to ecological transitions in agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Arlon, Belgium. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plate-forme d'appui méthodologique en analyse des données sociologiques et textuelles (AMAnDes.txt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MONA-INRA UR1217</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Ivry, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientometric and textual analysis explorations of alternative agricultures in the international scientific arena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Congress of the European Society for Rural Sociology (ESRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Vaasa, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama critique des analyses textuelles informatisées en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CorText de l'IFRIS (Institut francilien Recherche Innovation Société); Formation aux outils d'analyse textuelle et de visualisation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Marne la Vallée, France. 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biodiversity from global to local : the ‘ecosystem approach’ at the Convention on Biological Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro-Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity sciences and policies since Darwin; Savoirs et pouvoirs de la biodiversité de Darwin à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'analyse textuelle informatisée à l'exploration bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité d'Écodéveloppement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation-plateforme AMANDE.TXT INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Avignon, France. 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à l’analyse des rapports entre science et politique. Le cas de l’approche par écosystème dans la convention sur la diversité biologique. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CorText de l'IFRIS (Institut francilien Recherche Innovation Société); Formation aux outils d'analyse textuelle et de visualisation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Marne la Vallée, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones difficiles et notoriété touristique. L'apport de l'analyse textuelle dans la construction d'indicateurs numériques décrivant des processus spatiaux. Le cas de la notoriété touristique des communes corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Sociétés en transition et développement local en zones difficiles DELZOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Medenine, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity indicators: literature review and applications at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy's rebirth triggered by the international biodiversity policies : An historical and anthropological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Society and Resource Management. People and Place: Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Burlington, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-développement, contexte d'usages et plateforme d'outils d'analyse de corpus en SHS: retours d'expérience. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et connaissances à l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Jouy en Josas, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une plateforme d'appui méthodologique en analyse des données textuelles et sociologiques au sein de l'INRA : dispositif et problèmes posés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et méthodes pour l'analyse des dossiers complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France. 50 Diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International environmental policy making process to develop management principles: The Ecosystem Approach of the Convention on Biological Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Society and Resource Management. People and Place: Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Burlington, United States. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et objets : la diversité des scènes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIVA: Action publique, Agriculture et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Rennes, France. 16 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des textes aux interactions : la biodiversité comme énoncé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIVA Action Publique, Agriculture et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Rennes, France. 4 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction locale d'un nouveau référentiel sur la multifonctionnalité de l'agriculture : le cas de la Charente-Maritime et de la Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gendret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers regards sur la multifonctionnalité de l'agriculture au travers de la mise en place des CTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin de transition pour atteindre le scénario « La Bio sur toutes les tables » à l'horizon 2040 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Sautereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ITAB. 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transmission Sud » : État des lieux et enjeux de transmission agricole en région Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Richard-Frève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur l’Agroforesterie sur la période 1956-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - groupe filière Agroforesteries. 2024, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’installation en agriculture. Enquête en Région Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Richard-Frève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORE Organic - 15 years of joint research for organic food and farming systems. CORE Organic 15-year activity report (2004-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capolino Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trkulja Ivana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] Eranet CORE Organic. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés scientifiques de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les capacités de la taxonomie: une pratique révélatrice de son inscription scientifique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2014, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une biodiversité diplomatique ? Sociologie de l’institutionnalisation de l’IPBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Biodiversité en textes: figures de l'institutionnalisation d'un domaine de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inconnu. 2013, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expébiodiv. Étude pluridisciplinaire des grandes expéditions naturalistes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura 2000 et Contrats Territoriaux d'Exploitation : analyse de deux modes de construction d'une problématique agriculture-conservation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] SRP-06 A/2002, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical understanding of the Water Framework Directive. Questioning its potential to enable sustainable management of water. SLIM (Social Learning for the Integrated Management and sustainable use of water at catchment scale). Case study monograph 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EVKI-CT-2000-00064-SLIM, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles agricoles : Une dégradation du débat public à travers les médias (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une requête lexicale pour capter les publications relatives à l’agriculture biologique dans ProdINRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProjBase: analyser les dynamiques de recherches dans les formes projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of farmers marketing via Short Food Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de Nvivo, logiciel d'analyse de données qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. UMR Agrononomie, Saclay, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse qualitative avec Nvivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à Nvivo 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en Agriculture Biologique : analyse des besoins, des pratiques et propositions d’améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daspres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42F411DB"/>
+    <w:nsid w:val="07CAE52A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-ollivier29" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4619-7967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204297702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422137v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mhadhbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-025-00248-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-023-10531-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241236069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2246395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2020.1842285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Abreu Sa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10051380" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SB16017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08644-210411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleone Claude" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.08.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VHC8PV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Abreu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013093" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.019.0365" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bourguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lamy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2007.01.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TQ3HZT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652515655.2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3055" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181041v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion de Alencar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/410895.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/175026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro Larranaga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1617-environnement-discours-et-pouvoir.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352935v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736959v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4827.4165" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604743v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797716v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2317.8240" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739964v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190109v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Provost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809005v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de Abreu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810253v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824108v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820210v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818565v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro-Larranaga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820050v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; d'&#201;cod&#233;veloppement" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751444v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753388v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816896v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814000v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815821v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818175v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schultz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479198v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Richard-Fr&#232;ve" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609870v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sachet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263088v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542740v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grande Stefano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capolino Elena" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trkulja Ivana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798568v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713762v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breucker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818525v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814463v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795037v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pean" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786541v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713754v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515293v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058889v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788505v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808744v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808641v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daspres" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-ollivier29" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4619-7967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204297702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422137v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mhadhbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-025-00248-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-023-10531-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barisaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241236069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2246395" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2020.1842285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Niederle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Abreu Sa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10051380" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SB16017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08644-210411" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleone Claude" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.08.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VHC8PV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Abreu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Brandenburg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013093" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.019.0365" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Paoli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago Abreu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bourguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lamy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2007.01.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TQ3HZT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652515655.2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5947" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3055" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181041v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cleofas Faggion de Alencar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182257v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/410895.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/175026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro Larranaga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1617-environnement-discours-et-pouvoir.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352935v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603605v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604044v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4827.4165" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950995v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281833v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Charvolin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2317.8240" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739964v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Provost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805225v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de Abreu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231296v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809952v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810253v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749746v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824108v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820210v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818565v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro-Larranaga" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; d'&#201;cod&#233;veloppement" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753388v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823034v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814000v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815821v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827335v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098683v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schultz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479198v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Richard-Fr&#232;ve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sachet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263088v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542740v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grande Stefano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capolino Elena" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trkulja Ivana" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798568v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809992v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713762v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breucker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818525v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814463v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795037v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786541v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713754v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515293v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058889v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788505v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808641v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daspres" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>