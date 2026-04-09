--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -22,50 +22,110 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guillaume Pain </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">guillaume-pain</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-7977-337X</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,1804 +152,1804 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic homogenisation in urban grasslands: which bird and plant species and traits are selected in urban contexts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (5), pp.186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11252-025-01783-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation networks do not match the ecological requirements of amphibians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Matutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josee Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Pithon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.e58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avifaune : Pour les oiseaux, des besoins à la carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le bocage d’hier à demain, Numéro Spécial 2022, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who and Where Are the Observers behind Biodiversity Citizen Science Data? Effect of Landscape Naturalness on the Spatial Distribution of French Birdwatching Records</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accompagner et valoriser l’évolution agroécologique des territoires viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pithon-Rivallain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daniel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03863101v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner et valoriser l’évolution agroécologique des territoires viticoles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Who and Where Are the Observers behind Biodiversity Citizen Science Data? Effect of Landscape Naturalness on the Spatial Distribution of French Birdwatching Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guetté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land11112095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449062v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03863101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasslands provide diverse opportunities for bird species along an urban-rural gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-021-01114-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How citizen science could improve species distribution models and their independent assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Matutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ann Pithon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (7), pp.3028-3039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.7210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacent woodlands rather than habitat connectivity influence grassland plant, carabid and bird assemblages in farmland landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (8), pp.1925-1942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-018-1517-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPFARM : simulation d’allocations de couverts à l’échelle des exploitations agricoles et des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dechatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et abondance des oiseaux nicheurs des bocages en Pays de la Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geneves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (3), pp.129-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland plant species occurring in extensively managed road verges are filtered by urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant ecology &amp; diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (2-3), pp.217 - 229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17550874.2017.1350764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are vineyards important habitats for birds at local or landscape scales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (3), pp.240-251. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and its interactions with viticulture in a wine-growing area in the west of France : case study of a local initiative in a controlled origin appellation (AOC Saumur-Champigny)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability of connectivity in agricultural landscapes : do farming activities help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18, pp.303-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1899,2652 +1959,2652 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and enhancement of cattle farming services in Northwerstern France landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Gotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing ecosystem services in cattle farming: insights from the PRESENCE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Gotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Insbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and enhancement of cattle farming services in northwestern France landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Gotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Farming System Design Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing ecosystem services in cattle farming Insights from the PRESENCE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Gotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, InnsBruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite A Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baillet Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite A. Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse opportunities for grassland biodiversity in various agricultural and urban landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress of Conservation Biology “Biodiversity crisis in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Praha ; Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique des espaces herbacés : variations des diversités écologiques le long d'un gradient ville-campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres du Végétal, 9ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles distributions des espèces et des traits dans des espaces herbacés ordinaires le long d’un gradient ville – campagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Ecologie des Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does connectivity of permanent grasslands influence plant, bird and carabid communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of landscape context and habitat connectivity on plants and birds communities in grasslands along an urban-rural gradient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Variabilité de la biodiversité ordinaire des milieux herbacés le long d'un gradient urbain rural.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting of the Ecological Society of Germany, Austria and Switzerland - 150 years of ecology - lessons for the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Marburg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Ecoveg 12 Ecologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446042v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la biodiversité ordinaire des milieux herbacés le long d'un gradient urbain rural.</w:t>
+                <w:t xml:space="preserve">The influence of landscape context and habitat connectivity on plants and birds communities in grasslands along an urban-rural gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jagaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecoveg 12 Ecologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting of the Ecological Society of Germany, Austria and Switzerland - 150 years of ecology - lessons for the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452631v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant species variations in common herbaceous patches along an urban- rural gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of ecological connectivity model predictions in urban areas: replicated landscape genetic study on the land snail Cornu aspersum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does fragmentation of woodland habitats influence plant distribution along an urban rural gradient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Symposium of the International Association for Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying vegetation areas according to urban gradient: an analytic framework for urban ecology studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Vegetation Survey 24th workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité dans la ville : quels fonctionnements écologiques pour quelle intégration aux aménagements du paysage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG (Carrefours de l'Innovation Agronomique), "Ville à haute intensité écologique : la place du végétal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are vineyards important for breeding bird communities at landscape and local scales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Phiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille fr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de territoire, viticulture et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clôture du programme DIVA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité dans un territoire viticole. Etude d'un projet innovant dans l'AOC Saumur-Champigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VITOUR European World Heritage vineyards (INTERREG IIIC). 2nd technical seminar,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Krems (AUT), Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisement des données biodiversité et pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence internationale PECSRL " Landscapes, Identities and Development "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lisbonne (PO), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rapion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Montpellier, recherches pour et sur le développement régional, Montpellier, 17-18 décembre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.123-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4554,404 +4614,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the distribution of common herbaceous plants within vineyard landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lozupone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECOLOGIE 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la gestion et du gradient ville-campagne sur la flore des espaces herbacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EcoVeg 13 Ecologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Forêt Montmorency (Quebec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'urbanisation sur la composition floristique des espaces herbacés extensifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EcoVeg 11 Ecologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4961,512 +5021,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'une base de données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dardare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducommun, Ch.; Lucot, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes et les données pédologiques, des outils au service des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri éditions, pp.16-19, 2017, 979-10-275-0099-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et territoire viticole : étude des interactions entre viticulture et biodiversité dans le cadre d’une initiative locale à l’échelle de l’AOC Saumur-Champigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport DIVA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55 - 63, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité dans les paysages bocagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la haie aux bocages. Organisation, dynamique et gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2003, 2-7380-1050-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flore et la faune de la haie au paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la haie aux bocages. Organisation, dynamique et gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2003, 2-7380-1050-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of metapopulation models and GIS in environmental studies preceding linear infrastructure construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterogeneity in Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aberdeen, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5476,147 +5536,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de la végétation des espaces interstitiels non productifs en zone viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5626,114 +5686,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la fragmentation des milieux sur la structure spatiale et la dynamique des populations animales : contribution de l'analyse écologique du paysage au développement des modèles d'évaluation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02826186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5799,51 +5859,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="359B66FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5880,51 +6092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Fortin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.290" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon-Rivallain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ann Pithon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7210" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02393192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geneves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Gotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Phiton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-pain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7977-337X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon-Rivallain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ann Pithon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02393192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geneves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Gotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Phiton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>