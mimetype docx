--- v1 (2026-04-09)
+++ v2 (2026-05-18)
@@ -1967,51 +1967,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and enhancement of cattle farming services in Northwerstern France landscape</w:t>
+                <w:t xml:space="preserve">Enhancing ecosystem services in cattle farming Insights from the PRESENCE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Gotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
@@ -2031,112 +2031,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Couvreur</w:t>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">76th Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, InnsBruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288811v1</w:t>
+                <w:t xml:space="preserve">hal-05288636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing ecosystem services in cattle farming: insights from the PRESENCE project</w:t>
+                <w:t xml:space="preserve">Assessment and enhancement of cattle farming services in Northwerstern France landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Gotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
@@ -2156,112 +2156,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+                <w:t xml:space="preserve">Sebastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Insbrück, Austria</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540611v1</w:t>
+                <w:t xml:space="preserve">hal-05288811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and enhancement of cattle farming services in northwestern France landscape</w:t>
+                <w:t xml:space="preserve">Enhancing ecosystem services in cattle farming: insights from the PRESENCE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Gotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
@@ -2275,118 +2275,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Farming System Design Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Insbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540581v1</w:t>
+                <w:t xml:space="preserve">hal-05540611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing ecosystem services in cattle farming Insights from the PRESENCE project</w:t>
+                <w:t xml:space="preserve">Assessment and enhancement of cattle farming services in northwestern France landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Gotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
@@ -2400,94 +2400,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, InnsBruck, Austria</w:t>
+              <w:t xml:space="preserve">8th Farming System Design Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288636v1</w:t>
+                <w:t xml:space="preserve">hal-05540581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t>
               </w:r>
@@ -5861,51 +5861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="359B66FB"/>
+    <w:nsid w:val="C8A4309C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6092,51 +6092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-pain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7977-337X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon-Rivallain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ann Pithon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02393192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geneves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Gotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Phiton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-pain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7977-337X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon-Rivallain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ann Pithon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02393192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geneves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Gotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Phiton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>